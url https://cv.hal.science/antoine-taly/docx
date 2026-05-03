--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -196,555 +196,555 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Reliability of Molecular String Representations for Generative Chemistry</w:t>
+                <w:t xml:space="preserve">Consensus structure prediction of A. thaliana’s MCTP4 structure using prediction tools and coarse grained simulations of transmembrane domain dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Reboul</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Wefers</w:t>
+                <w:t xml:space="preserve">Raphaelle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Prabakaran</w:t>
+                <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0326993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266809v1</w:t>
+                <w:t xml:space="preserve">hal-05230445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+                <w:t xml:space="preserve">Statistical Molecular Interaction Fields: A Fast and Informative Tool for Characterizing RNA and Protein-Binding Pockets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">Diego Barquero Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Giovanni Mattiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Alexandar Kocev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
+                <w:t xml:space="preserve">Amshuman Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Louis Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05236200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus structure prediction of A. thaliana’s MCTP4 structure using prediction tools and coarse grained simulations of transmembrane domain dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326993⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230445v1</w:t>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Molecular Interaction Fields: A Fast and Informative Tool for Characterizing RNA and Protein-Binding Pockets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Reliability of Molecular String Representations for Generative Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mattiotti</w:t>
+                <w:t xml:space="preserve">Etienne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandar Kocev</w:t>
+                <w:t xml:space="preserve">Zoe Wefers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amshuman Rousselot</w:t>
+                <w:t xml:space="preserve">Harish Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Meuret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236200v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de structures biomoléculaires complexes par AlphaFold 3</w:t>
               </w:r>
@@ -981,77 +981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
@@ -1089,64 +1089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,1152 +1351,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
+                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Héloise Dufour</w:t>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099156v2</w:t>
+                <w:t xml:space="preserve">hal-04130165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical control of PIEZO1 channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Andrés Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniza Biljali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cevoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36931-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130165v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical control of PIEZO1 channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exportin 1‐mediated nuclear/cytoplasmic trafficking controls drug sensitivity of classical Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Martz</w:t>
+                <w:t xml:space="preserve">Mélody Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniza Biljali</w:t>
+                <w:t xml:space="preserve">Hadjer Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cevoli</w:t>
+                <w:t xml:space="preserve">Nuria Profitós-Pelejà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36931-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030606v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exportin 1‐mediated nuclear/cytoplasmic trafficking controls drug sensitivity of classical Hodgkin lymphoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjer Miloudi</w:t>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
+              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974823v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis to explore long-range allosteric couplings involved in a pentameric channel receptor pre-activation and activation</w:t>
+                <w:t xml:space="preserve">Présentation - Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène N. Lefebvre</w:t>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Menny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.60682⟩</w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369647v2</w:t>
+                <w:t xml:space="preserve">hal-04684261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joohee Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation - Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle exploratoire de la dissonance et de l'harmonie ludo-narrative dans les jeux d’évasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Nugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freudenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdj.3434⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.3718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684261v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03698590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle exploratoire de la dissonance et de l'harmonie ludo-narrative dans les jeux d’évasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelyse Nugue</w:t>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Freudenthal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdj.3718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.768466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03698590v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
+                <w:t xml:space="preserve">Mutational analysis to explore long-range allosteric couplings involved in a pentameric channel receptor pre-activation and activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Soualah</w:t>
+                <w:t xml:space="preserve">Solène N. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Crespin</w:t>
+                <w:t xml:space="preserve">Anaïs Menny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Saulais</w:t>
+                <w:t xml:space="preserve">Karima Medjebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e60682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.768466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.60682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821899v1</w:t>
+                <w:t xml:space="preserve">hal-03369647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPO1E571K Mutation Modifies Exportin 1 Localisation and Interactome in B-cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,77 +3253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.e1005955. </w:t>
@@ -3623,325 +3623,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02438969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Human-Guided Simulations Bring to RNA Folding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuba Mazzanti</w:t>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644519v1</w:t>
+                <w:t xml:space="preserve">hal-01581980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">What Can Human-Guided Simulations Bring to RNA Folding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+                <w:t xml:space="preserve">Cédric Gageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël M. Cohen</w:t>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.10217. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113 (2), pp.302 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10687-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581980v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exportin 1 (or XPO1) abnormalities in hematological malignancies: from the gene to targeted therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPO1 in B cell hematological malignancies: from recurrent somatic mutations to targeted therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Jaiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.e0151934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4255,243 +4255,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastid terminal oxidase: its elusive function points to multiple contributions to plastid physiology</w:t>
+                <w:t xml:space="preserve">Stay Wet, Stay Stable? How Internal Water Helps the Stability of Thermophilic Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. J. Nawrocki</w:t>
+                <w:t xml:space="preserve">Debashree Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Tourasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. A. Wollman</w:t>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (1), pp.49--74</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12760--12770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498013v1</w:t>
+                <w:t xml:space="preserve">hal-01498017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay Wet, Stay Stable? How Internal Water Helps the Stability of Thermophilic Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plastid terminal oxidase: its elusive function points to multiple contributions to plastid physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Nawrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Tourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debashree Chakraborty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+                <w:t xml:space="preserve">F. A. Wollman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (40), pp.12760--12770</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.49--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498017v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric and hyperekplexic mutant phenotypes investigated on an α1 glycine receptor transmembrane structure.</w:t>
               </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,1340 +4826,1340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonist-dependent Endocytosis of γ-Aminobutyric Acid Type A (GABAA) Receptors Revealed by a γ2(R43Q) Epilepsy Mutation.</w:t>
+                <w:t xml:space="preserve">Allosteric signaling and dynamics of the clamshell-like NMDA receptor GluN1 N-terminal domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Chaumont</w:t>
+                <w:t xml:space="preserve">Shujia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stroebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline André</w:t>
+                <w:t xml:space="preserve">C Andrea Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Perrais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.477--485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146637v1</w:t>
+                <w:t xml:space="preserve">hal-01498074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving through the gate in ATP-activated P2X receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical control of an ion channel gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Habermacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruotian Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Pierre-François Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grutter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (1), pp.20--29. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (51), pp.20813-20818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2012.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1318715110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01498063v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric signaling and dynamics of the clamshell-like NMDA receptor GluN1 N-terminal domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paoletti</w:t>
+                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (4), pp.477--485</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.1285--1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498074v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical control of an ion channel gate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Lemoine</w:t>
+                <w:t xml:space="preserve">A Mutation Causes MuSK Reduced Sensitivity to Agrin and Congenital Myasthenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Soltanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Habermacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Martz</w:t>
+                <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Méry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1318715110⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498069v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gating mechanism of pentameric ligand-gated ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (42), pp.E3987--3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1313785110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498067v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mutation Causes MuSK Reduced Sensitivity to Agrin and Congenital Myasthenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.1285--1296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537840v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gating mechanism of pentameric ligand-gated ion channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Karplus</w:t>
+                <w:t xml:space="preserve">Moving through the gate in ATP-activated P2X receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1313785110⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1), pp.20--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agonist-dependent Endocytosis of γ-Aminobutyric Acid Type A (GABAA) Receptors Revealed by a γ2(R43Q) Epilepsy Mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (39), pp.28254-28265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.470807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498089v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-gated ion channels: new insights into neurological disorders and ligand recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Specht</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Rev.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr3000829⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498103v1</w:t>
+                <w:t xml:space="preserve">hal-02306930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate closed channel state(s) precede(s) activation in the ATP-gated P2X2 receptor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lemoine</w:t>
+                <w:t xml:space="preserve">Ligand-gated ion channels: new insights into neurological disorders and ligand recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martz</w:t>
+                <w:t xml:space="preserve">Thierry Chataigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Specht</w:t>
+                <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.398-402. </w:t>
+              <w:t xml:space="preserve">Chem. Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (12), pp.6285--6318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/chan.21520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cr3000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498119v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+                <w:t xml:space="preserve">Intermediate closed channel state(s) precede(s) activation in the ATP-gated P2X2 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+                <w:t xml:space="preserve">R. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Marino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">A. Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
+                <w:t xml:space="preserve">A. Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.398-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/chan.21520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306930v1</w:t>
+                <w:t xml:space="preserve">hal-01498119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α7 nicotinic acetylcholine receptors: a therapeutic target in the structure era</w:t>
               </w:r>
@@ -6309,90 +6309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tightening of the ATP-binding sites induces the opening of P2X receptor channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,468 +6437,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonist trapped in ATP-binding sites of the P2X2 receptor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of agonists versus antagonists of nicotinic ligands based on docking onto AChBP structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gonin</w:t>
+                <w:t xml:space="preserve">Claire Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1102170108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.100-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027053v1</w:t>
+                <w:t xml:space="preserve">pasteur-01459822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of agonists versus antagonists of nicotinic ligands based on docking onto AChBP structures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Toxins Targeting Ligand Gated Ion Channels to Therapeutic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adak Nasiripourdori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.260-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins3030260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01459822v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02299586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxins Targeting Ligand Gated Ion Channels to Therapeutic Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adak Nasiripourdori</w:t>
+                <w:t xml:space="preserve">Agonist trapped in ATP-binding sites of the P2X2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Taly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), pp.260-293. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (22), pp.9066-9071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins3030260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102170108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02299586v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Putative Extracellular Salt Bridge at the Subunit Interface Contributes to the Ion Channel Function of the ATP-gated P2X2 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,303 +6956,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HSP90 binding mode of a radicicol-like -oxime from docking, binding free energy estimations, and NMR N chemical shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotinic receptors: allosteric transitions and therapeutic targets in the nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Spichty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">Denis Guedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hagn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (9), pp.733-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrd2927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545277v1</w:t>
+                <w:t xml:space="preserve">pasteur-02542745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic receptors: allosteric transitions and therapeutic targets in the nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The HSP90 binding mode of a radicicol-like -oxime from docking, binding free energy estimations, and NMR N chemical shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spichty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Guedin</w:t>
+                <w:t xml:space="preserve">Franz Hagn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lestage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horst Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Barluenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrd2927⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02542745v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative models of P2X2 receptor support inter-subunit ATP-binding sites</w:t>
               </w:r>
@@ -7277,64 +7277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 375 (3), pp.405-409. </w:t>
@@ -7524,303 +7524,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the quaternary twist allosteric model for the physiology and pathology of nicotinic acetylcholine receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of two critical residues within the Cys-loop sequence that determine fast-gating kinetics in a pentameric ligand-gated ion channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0607477103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30(1-2), pp.63-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/JMN:30:1:63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00161366v1</w:t>
+                <w:t xml:space="preserve">pasteur-00161361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two critical residues within the Cys-loop sequence that determine fast-gating kinetics in a pentameric ligand-gated ion channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Implications of the quaternary twist allosteric model for the physiology and pathology of nicotinic acetylcholine receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (45), pp.16965-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0607477103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1385/JMN:30:1:63⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00161361v1</w:t>
+                <w:t xml:space="preserve">pasteur-00161366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal mode analysis suggests a quaternary twist model for the nicotinic receptor gating mechanism.</w:t>
               </w:r>
@@ -7832,64 +7832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Novere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,77 +7940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tuning of fast gating in pentameric ligand-gated ion channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,77 +8074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chimera encoding the fusion of an acetylcholine-binding protein to an ion channel is stabilized in a state close to the desensitized form of ligand-gated ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'utilisation d'un robot conversationnel comme assistant en accessibilité pour la lecture des articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,51 +8908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUPTIC 2022 - Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique de Louvain La Neuve (UCLouvain), Nov 2022, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8977,51 +8977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie et débriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9059,51 +9059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et accompagnement des créateurs de jeux sérieux dans le cadre du Diplôme Universitaire “Apprendre Par le Jeu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9288,51 +9288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.401-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9360,208 +9360,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Boundary of Fun Redefined in a Mixed-Reality Serious Game?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De jeu de Société à l'Escape Game : le concept de Serious Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Toy Research Association (ITRA), Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Game Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081028v1</w:t>
+                <w:t xml:space="preserve">hal-04864134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De jeu de Société à l'Escape Game : le concept de Serious Gaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Boundary of Fun Redefined in a Mixed-Reality Serious Game?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Game Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Toy Research Association (ITRA), Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864134v1</w:t>
+                <w:t xml:space="preserve">hal-02081028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un modèle visant à évaluer une formation utilisant le jeu comme médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cragnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9759,90 +9759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optogating a powerful approach to control an ion-channel gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Habermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purines 2014, an International Conference on Nucleotides, Nucleosides and Nucleobases, held in Bonn, Germany, from July 23–27, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bonn, Germany. pp.762--762</w:t>
@@ -10190,51 +10190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. Les supercalculateurs et l'intelligence artificielle révèlent le monde moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10285,51 +10285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games for Vocational Training: From Emotional Labor to Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10380,51 +10380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Games and Game Design: Relations Between Design, Codesign and Serious Games in Adult Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10531,51 +10531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer et sortir d'un Serious Escape Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'escape game : une pratique pédagogique innovante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10617,51 +10617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire sur les relations entre le design et le jeu sérieux dans le cadre de la formation pour adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,51 +10768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations of Biomolecular Simulations: A Critical Introduction to Homology Modeling, Molecular Dynamics Simulations, and Free Energy Calculations of Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10843,212 +10843,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0662-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Textual Representations for Generative Chemistry: From SMILES to ClearSMILES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menger_Curvature : a MDAKit implementation to decipher the dynamics, curvatures and flexibilities of polymeric backbones at the residue level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining computational biology and experimental knowledge to draw a structural profile of the active membrane-assembled NADPH oxidase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11104,345 +11198,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of A. thaliana’s MCTP4 Structure using Deep Learning-Based tools and Exploration of Transmembrane domain Dynamics using Coarse-Grained Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes chatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is grading in a poster session influenced by biases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Barch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11452,105 +11546,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure-fonction de protéines membranaires : de l'expérience à la modélisation et vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique. Université Paris Diderot - Paris 7- Sorbonne Paris Cité, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01549673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11618,51 +11712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8CC3BA2"/>
+    <w:nsid w:val="CF3DF766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11849,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-taly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5109-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079118461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Wefers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Prabakaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326993" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Andr&#233;s Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Balcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Biljali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cevoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36931-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03974823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Caillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13386" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369647v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N. Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Medjebeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Nugue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenthal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Esmenjaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2017.1208" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0412-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Nawrocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Tourasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Wollman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashree Chakraborty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Garret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.27984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146637v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chaumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470807" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grutter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2012.10.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06V80QMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujia Zhu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrea Yao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habermacher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois M&#233;ry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1318715110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ammar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Soltanzadeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053826" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calimet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313785110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataigneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3000829" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.21520" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102170108" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01459822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blondel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2011.06.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adak Nasiripourdori" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3030260" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Prado de Carvalho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.101980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hagn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kessler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02542745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrd2927" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFEBE9AAB83B84FE0EF1892A5DAB7D7865E3E1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerlet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4HXT0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neyton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05371" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T6S6CPX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161366v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607477103" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:30:1:63" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKH7NX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Novere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.050229" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edelstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509024102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKN4W7LQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163458v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sallette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgeois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Changeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03673.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFFVR6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Culpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02081028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498038v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472182v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564929v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549673v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-taly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5109-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079118461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326993" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Wefers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Prabakaran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Andr&#233;s Peralta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Balcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Biljali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cevoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36931-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03974823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Caillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Nugue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenthal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3718" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369647v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N. Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Medjebeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Esmenjaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2017.1208" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0412-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashree Chakraborty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Nawrocki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Tourasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Wollman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Garret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.27984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujia Zhu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrea Yao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habermacher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois M&#233;ry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1318715110" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Soltanzadeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053826" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calimet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313785110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2012.10.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06V80QMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chaumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470807" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataigneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3000829" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.21520" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01459822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2011.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adak Nasiripourdori" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3030260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102170108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Prado de Carvalho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.101980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02542745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrd2927" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFEBE9AAB83B84FE0EF1892A5DAB7D7865E3E1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hagn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kessler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.04.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerlet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4HXT0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neyton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05371" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T6S6CPX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:30:1:63" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKH7NX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607477103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Novere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.050229" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edelstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509024102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKN4W7LQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163458v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sallette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgeois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Changeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03673.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFFVR6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Culpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02081028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498038v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472182v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>