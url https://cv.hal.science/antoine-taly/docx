--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -196,957 +196,957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus structure prediction of A. thaliana’s MCTP4 structure using prediction tools and coarse grained simulations of transmembrane domain dynamics</w:t>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0326993. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230445v1</w:t>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Molecular Interaction Fields: A Fast and Informative Tool for Characterizing RNA and Protein-Binding Pockets</w:t>
+                <w:t xml:space="preserve">Improving the Reliability of Molecular String Representations for Generative Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Barquero Morera</w:t>
+                <w:t xml:space="preserve">Etienne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mattiotti</w:t>
+                <w:t xml:space="preserve">Zoe Wefers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandar Kocev</w:t>
+                <w:t xml:space="preserve">Harish Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amshuman Rousselot</w:t>
+                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Meuret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236200v1</w:t>
+                <w:t xml:space="preserve">hal-05266809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus structure prediction of A. thaliana’s MCTP4 structure using prediction tools and coarse grained simulations of transmembrane domain dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
+                <w:t xml:space="preserve">Raphaelle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0326993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+                <w:t xml:space="preserve">hal-05230445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Reliability of Molecular String Representations for Generative Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Molecular Interaction Fields: A Fast and Informative Tool for Characterizing RNA and Protein-Binding Pockets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barquero Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Reboul</w:t>
+                <w:t xml:space="preserve">Giovanni Mattiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Wefers</w:t>
+                <w:t xml:space="preserve">Alexandar Kocev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Prabakaran</w:t>
+                <w:t xml:space="preserve">Amshuman Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c02261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266809v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de structures biomoléculaires complexes par AlphaFold 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024124⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753274v1</w:t>
+                <w:t xml:space="preserve">hal-04737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">Prédiction de structures biomoléculaires complexes par AlphaFold 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Serfaty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (10), pp.725-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834774v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Petit</w:t>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737079v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (11), pp.1997-2012.e7. </w:t>
@@ -1351,1191 +1351,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
+                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Graille</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130165v1</w:t>
+                <w:t xml:space="preserve">hal-04099156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical control of PIEZO1 channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Andrés Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniza Biljali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cevoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.1269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36931-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exportin 1‐mediated nuclear/cytoplasmic trafficking controls drug sensitivity of classical Hodgkin lymphoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Best Practices of Using AI-Based Models in Crystallography and Their Impact in Structural Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field guide for implementing a flipped classroom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exportin 1‐mediated nuclear/cytoplasmic trafficking controls drug sensitivity of classical Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poulain</w:t>
+                <w:t xml:space="preserve">Hadjer Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bertrand</w:t>
+                <w:t xml:space="preserve">Nuria Profitós-Pelejà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bmb.21737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099156v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation - Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
+                <w:t xml:space="preserve">Mutational analysis to explore long-range allosteric couplings involved in a pentameric channel receptor pre-activation and activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Solène N. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Anaïs Menny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Medjebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdj.3434⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e60682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.60682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684261v1</w:t>
+                <w:t xml:space="preserve">hal-03369647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Agonist Activity of Neonicotinoids on Rat Nicotinic Receptors: Consequences over Epinephrine Secretion and In Vivo Blood Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohee Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric de Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), pp.5106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle exploratoire de la dissonance et de l'harmonie ludo-narrative dans les jeux d’évasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Présentation - Exploration des jeux d’évasion : définitions, évaluations et approches utilitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Freudenthal</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdj.3718⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03698590v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modèle exploratoire de la dissonance et de l'harmonie ludo-narrative dans les jeux d’évasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Saulais</w:t>
+                <w:t xml:space="preserve">Annelyse Nugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Freudenthal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.768466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdj.3718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590112v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03698590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis to explore long-range allosteric couplings involved in a pentameric channel receptor pre-activation and activation</w:t>
+                <w:t xml:space="preserve">GABAA Receptor Subunit Composition Drives Its Sensitivity to the Insecticide Fipronil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène N. Lefebvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zineb Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Menny</w:t>
+                <w:t xml:space="preserve">Lucille Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Medjebeur</w:t>
+                <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e60682. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.60682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.768466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369647v2</w:t>
+                <w:t xml:space="preserve">hal-05590112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPO1E571K Mutation Modifies Exportin 1 Localisation and Interactome in B-cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bohers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabaud Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2714,356 +2714,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modelling as the spark for active learning approaches for interdisciplinary biology teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Molecular Perspective on Mitochondrial Membrane Fusion: From the Key Players to Oligomerization and Tethering of Mitofusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.20180065. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252 (4-5), pp.293-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2018.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-019-00089-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345057v1</w:t>
+                <w:t xml:space="preserve">hal-02345040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Perspective on Mitochondrial Membrane Fusion: From the Key Players to Oligomerization and Tethering of Mitofusin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modelling as the spark for active learning approaches for interdisciplinary biology teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario de Vecchis</w:t>
+                <w:t xml:space="preserve">F. Nitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brandner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Taly</w:t>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 252 (4-5), pp.293-306. </w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.20180065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-019-00089-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2018.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345040v1</w:t>
+                <w:t xml:space="preserve">hal-02345057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural dataset from microsecond-long simulations of yeast mitofusin Fzo1 in the context of membrane docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario de Vecchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.104460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3097,103 +3097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based oligomeric models of the yeast mitofusin Fzo1 at the molecular scale in the context of membrane docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario de Vecchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.234-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3240,90 +3240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the GABAA receptor α subunit in the mode of action of etifoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.104250. </w:t>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Waldispühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.e1005955. </w:t>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A membrane-inserted structural model of the yeast mitofusin Fzo1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario de Vecchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (2), pp.302 - 312. </w:t>
@@ -3897,77 +3897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exportin 1 (or XPO1) abnormalities in hematological malignancies: from the gene to targeted therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,64 +4040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPO1 in B cell hematological malignancies: from recurrent somatic mutations to targeted therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjer Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Pentameric Ligand-Gated Ion Channels: Pro-Loop Receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Jaiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,243 +4255,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay Wet, Stay Stable? How Internal Water Helps the Stability of Thermophilic Proteins</w:t>
+                <w:t xml:space="preserve">The plastid terminal oxidase: its elusive function points to multiple contributions to plastid physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debashree Chakraborty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">W. J. Nawrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Tourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Wollman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (40), pp.12760--12770</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.49--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498017v1</w:t>
+                <w:t xml:space="preserve">hal-01498013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastid terminal oxidase: its elusive function points to multiple contributions to plastid physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stay Wet, Stay Stable? How Internal Water Helps the Stability of Thermophilic Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debashree Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. Wollman</w:t>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (1), pp.49--74</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (40), pp.12760--12770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498013v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric and hyperekplexic mutant phenotypes investigated on an α1 glycine receptor transmembrane structure.</w:t>
               </w:r>
@@ -4637,51 +4637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.e27984-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric regulation of pentameric ligand-gated ion channels: An emerging mechanistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,2092 +4826,2092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric signaling and dynamics of the clamshell-like NMDA receptor GluN1 N-terminal domain</w:t>
+                <w:t xml:space="preserve">Moving through the gate in ATP-activated P2X receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujia Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Stroebel</w:t>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Andrea Yao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Paoletti</w:t>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1), pp.20--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498074v1</w:t>
+                <w:t xml:space="preserve">hal-01498063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical control of an ion channel gate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agonist-dependent Endocytosis of γ-Aminobutyric Acid Type A (GABAA) Receptors Revealed by a γ2(R43Q) Epilepsy Mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Méry</w:t>
+                <w:t xml:space="preserve">Severine Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Caroline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1318715110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (39), pp.28254-28265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.470807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498069v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.1285--1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mutation Causes MuSK Reduced Sensitivity to Agrin and Congenital Myasthenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payam Soltanzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gating mechanism of pentameric ligand-gated ion channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allosteric signaling and dynamics of the clamshell-like NMDA receptor GluN1 N-terminal domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Simoes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+                <w:t xml:space="preserve">Shujia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stroebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Karplus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C Andrea Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.477--485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498070v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical control of an ion channel gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Habermacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (51), pp.20813-20818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1318715110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498089v1</w:t>
+                <w:t xml:space="preserve">hal-01498069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving through the gate in ATP-activated P2X receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A gating mechanism of pentameric ligand-gated ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (42), pp.E3987--3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1313785110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01498063v1</w:t>
+                <w:t xml:space="preserve">hal-01498070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonist-dependent Endocytosis of γ-Aminobutyric Acid Type A (GABAA) Receptors Revealed by a γ2(R43Q) Epilepsy Mutation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Novel approaches to drug design for the treatment of schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.1285--1296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.470807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01146637v1</w:t>
+                <w:t xml:space="preserve">hal-01498089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α7 nicotinic acetylcholine receptors: a therapeutic target in the structure era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Lörinczi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.695--706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306930v1</w:t>
+                <w:t xml:space="preserve">hal-01498121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-gated ion channels: new insights into neurological disorders and ligand recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Involvement of the cysteine-rich head domain in activation and desensitization of the P2X1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Lörinczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Bhargava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Specht</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Kaczmarek-Hájek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Rev.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr3000829⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (28), pp.11396-11401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498103v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate closed channel state(s) precede(s) activation in the ATP-gated P2X2 receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Specht</w:t>
+                <w:t xml:space="preserve">Ligand-gated ion channels: new insights into neurological disorders and ligand recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chataigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/chan.21520⟩</w:t>
+              <w:t xml:space="preserve">Chem. Rev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (12), pp.6285--6318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr3000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498119v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α7 nicotinic acetylcholine receptors: a therapeutic target in the structure era</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intermediate closed channel state(s) precede(s) activation in the ATP-gated P2X2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.398-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/chan.21520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498121v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α7-Nicotinic acetylcholine receptors: an old actor for new different roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tightening of the ATP-binding sites induces the opening of P2X receptor channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Russo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cunrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (9), pp.2134--2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2012.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498100v1</w:t>
+                <w:t xml:space="preserve">hal-01498102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightening of the ATP-binding sites induces the opening of P2X receptor channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">α7-Nicotinic acetylcholine receptors: an old actor for new different roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.574--578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498102v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of agonists versus antagonists of nicotinic ligands based on docking onto AChBP structures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agonist trapped in ATP-binding sites of the P2X2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruotian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Nilges</w:t>
+                <w:t xml:space="preserve">Sophie Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (22), pp.9066-9071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1102170108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01459822v1</w:t>
+                <w:t xml:space="preserve">hal-05027053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxins Targeting Ligand Gated Ion Channels to Therapeutic Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of agonists versus antagonists of nicotinic ligands based on docking onto AChBP structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Malliavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adak Nasiripourdori</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins3030260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.100-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02299586v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01459822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonist trapped in ATP-binding sites of the P2X2 receptor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Toxins Targeting Ligand Gated Ion Channels to Therapeutic Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adak Nasiripourdori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (22), pp.9066-9071. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.260-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1102170108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins3030260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027053v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02299586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Putative Extracellular Salt Bridge at the Subunit Interface Contributes to the Ion Channel Function of the ATP-gated P2X2 Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,385 +6956,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic receptors: allosteric transitions and therapeutic targets in the nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The HSP90 binding mode of a radicicol-like -oxime from docking, binding free energy estimations, and NMR N chemical shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spichty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lestage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Hagn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Barluenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrd2927⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02542745v1</w:t>
+                <w:t xml:space="preserve">hal-00545277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HSP90 binding mode of a radicicol-like -oxime from docking, binding free energy estimations, and NMR N chemical shifts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nicotinic receptors: allosteric transitions and therapeutic targets in the nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hagn</w:t>
+                <w:t xml:space="preserve">Denis Guedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Kessler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (9), pp.733-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrd2927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00545277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02542745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative models of P2X2 receptor support inter-subunit ATP-binding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 375 (3), pp.405-409. </w:t>
@@ -7524,372 +7524,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two critical residues within the Cys-loop sequence that determine fast-gating kinetics in a pentameric ligand-gated ion channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Implications of the quaternary twist allosteric model for the physiology and pathology of nicotinic acetylcholine receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Corringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Karplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1385/JMN:30:1:63⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (45), pp.16965-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0607477103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00161361v1</w:t>
+                <w:t xml:space="preserve">pasteur-00161366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the quaternary twist allosteric model for the physiology and pathology of nicotinic acetylcholine receptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of two critical residues within the Cys-loop sequence that determine fast-gating kinetics in a pentameric ligand-gated ion channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30(1-2), pp.63-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/JMN:30:1:63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0607477103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00161366v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00161361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal mode analysis suggests a quaternary twist model for the nicotinic receptor gating mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Novere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,90 +7940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tuning of fast gating in pentameric ligand-gated ion channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Edelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8074,90 +8074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chimera encoding the fusion of an acetylcholine-binding protein to an ion channel is stabilized in a state close to the desensitized form of ligand-gated ion channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Prado de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape from PharmaZ: a Game to Boost Pharmacophore Learning through Immersive Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8558,77 +8558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Spivak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroXR 2024: Proceedings of the 21st EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Bourdot; Mónica González; Jerome Perret; Gabriel Zachmann; Arcadio Reyes-Lecuona, Nov 2024, Athens, Greece</w:t>
@@ -8670,77 +8670,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'utilisation d'un robot conversationnel comme assistant en accessibilité pour la lecture des articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Handicap 2024 – 13ème édition Recherches pluridisciplinaires pour l’autonomie des personnes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8778,64 +8778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GazeMolVR: Sharing Eye-Gaze Cues in a Collaborative VR Environment for Molecular Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajkumar Darbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8895,64 +8895,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter les pratiques des équipes pédagogiques et de game design grâce à un modèle CEPAJe &amp;quot;augmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUPTIC 2022 - Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique de Louvain La Neuve (UCLouvain), Nov 2022, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8977,64 +8977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludopédagogie et débriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PEFGL : Toulouse en pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9059,64 +9059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et accompagnement des créateurs de jeux sérieux dans le cadre du Diplôme Universitaire “Apprendre Par le Jeu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque de l’AUPTIC•Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Ecole Albert Jacquard; Université Catholique Louvain La Neuve (UCLouvain), Nov 2022, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9193,51 +9193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième édition Conférence Handicap 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9262,77 +9262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Colectyng Model for the Evaluation of Game-Based Learning Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Laval, France. pp.401-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9360,234 +9360,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De jeu de Société à l'Escape Game : le concept de Serious Gaming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is the Boundary of Fun Redefined in a Mixed-Reality Serious Game?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Game Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Toy Research Association (ITRA), Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864134v1</w:t>
+                <w:t xml:space="preserve">hal-02081028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Boundary of Fun Redefined in a Mixed-Reality Serious Game?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De jeu de Société à l'Escape Game : le concept de Serious Gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Toy Research Association (ITRA), Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Game Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Game in Lab; Asmodee Research; Asmodee; Innovation Factory, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081028v1</w:t>
+                <w:t xml:space="preserve">hal-04864134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un modèle visant à évaluer une formation utilisant le jeu comme médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'intersection du jeu et de l'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Interdisciplinaires (CRI); Service d’accompagnement aux pédagogies innovantes (Sapiens) de USPC, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,64 +9651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cragnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Augmented Reality for Molecular Science (VARMS@IEEEVR), 2015 IEEE 1st International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France. pp.1--6, </w:t>
@@ -9759,90 +9759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optogating a powerful approach to control an ion-channel gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Habermacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purines 2014, an International Conference on Nucleotides, Nucleosides and Nucleobases, held in Bonn, Germany, from July 23–27, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bonn, Germany. pp.762--762</w:t>
@@ -9942,64 +9942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10050,51 +10050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de los Ángeles Morcillo Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10190,64 +10190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. Les supercalculateurs et l'intelligence artificielle révèlent le monde moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul pour les Big Data et l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.138-141, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10285,64 +10285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games for Vocational Training: From Emotional Labor to Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformations in the Challenge of Activity and Work: Understanding and Supporting Technological Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Wiley; ISTE, pp.57-70, 2021, 9781786305299. </w:t>
@@ -10380,90 +10380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Games and Game Design: Relations Between Design, Codesign and Serious Games in Adult Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10518,64 +10518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer et sortir d'un Serious Escape Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Canopé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'escape game : une pratique pédagogique innovante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10617,77 +10617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire sur les relations entre le design et le jeu sérieux dans le cadre de la formation pour adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Proteins Production for Structural Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.347--392, 2014, 978-1-4939-0661-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10904,51 +10904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Textual Representations for Generative Chemistry: From SMILES to ClearSMILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10998,103 +10998,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menger_Curvature : a MDAKit implementation to decipher the dynamics, curvatures and flexibilities of polymeric backbones at the residue level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11125,90 +11125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining computational biology and experimental knowledge to draw a structural profile of the active membrane-assembled NADPH oxidase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11234,103 +11234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of A. thaliana’s MCTP4 Structure using Deep Learning-Based tools and Exploration of Transmembrane domain Dynamics using Coarse-Grained Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11348,51 +11348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes chatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11560,51 +11560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure-fonction de protéines membranaires : de l'expérience à la modélisation et vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique. Université Paris Diderot - Paris 7- Sorbonne Paris Cité, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11712,51 +11712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF3DF766"/>
+    <w:nsid w:val="30BF9F6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-taly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5109-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079118461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326993" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Wefers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Prabakaran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Andr&#233;s Peralta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Balcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Biljali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cevoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36931-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03974823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Caillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Nugue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenthal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3718" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369647v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N. Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Medjebeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Esmenjaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2017.1208" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0412-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashree Chakraborty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Nawrocki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Tourasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Wollman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Garret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.27984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujia Zhu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrea Yao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habermacher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois M&#233;ry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1318715110" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Soltanzadeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053826" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calimet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313785110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grutter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2012.10.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06V80QMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chaumont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470807" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataigneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3000829" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.21520" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01459822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blondel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2011.06.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adak Nasiripourdori" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3030260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027053v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102170108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Prado de Carvalho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.101980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02542745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrd2927" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFEBE9AAB83B84FE0EF1892A5DAB7D7865E3E1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hagn" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kessler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.04.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerlet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4HXT0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neyton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05371" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T6S6CPX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161361v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:30:1:63" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKH7NX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607477103" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Novere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.050229" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edelstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509024102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKN4W7LQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163458v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sallette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgeois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Changeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03673.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFFVR6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Culpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02081028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498038v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472182v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-taly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5109-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079118461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Wefers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Prabakaran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Waldisp&#252;hl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c02261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326993" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barquero Morera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mattiotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandar Kocev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amshuman Rousselot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meuret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Versini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.22.559002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099156v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21737" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Andr&#233;s Peralta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Balcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniza Biljali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cevoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36931-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03974823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Caillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Profit&#243;s-Pelej&#224;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13386" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369647v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne N. Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Menny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Medjebeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105106" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3434" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Nugue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freudenthal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Soualah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Crespin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Saulais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.768466" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lambolez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Vecchis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-019-00089-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104460" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2019.06.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2019.04.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Pasquali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438969v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Esmenjaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Cohen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10687-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Mazzanti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gageat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.05.047" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2017.1208" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0412-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497980v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Jaiteh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Nawrocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Tourasse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rappaport" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Wollman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashree Chakraborty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146647v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Garret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.27984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.29444" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grutter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2012.10.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06V80QMG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.470807" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498067v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Ammar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Soltanzadeh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053826" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujia Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrea Yao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paoletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498069v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Habermacher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois M&#233;ry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1318715110" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calimet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313785110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;rinczi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Bhargava" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Kaczmarek-H&#225;jek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118759109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498103v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataigneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Specht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3000829" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Specht" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.21520" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498100v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1102170108" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01459822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blondel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2011.06.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adak Nasiripourdori" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins3030260" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Prado de Carvalho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.101980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hagn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kessler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Barluenga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.04.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02542745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lestage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrd2927" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFEBE9AAB83B84FE0EF1892A5DAB7D7865E3E1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerlet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.030" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM4HXT0F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bocquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Neyton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Poupon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05371" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T6S6CPX4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161366v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607477103" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufresne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/JMN:30:1:63" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQKH7NX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Novere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.050229" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edelstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509024102" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00162535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.11.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKN4W7LQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163458v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sallette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bourgeois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Changeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03673.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFFVR6J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bisson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78269-5_30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163459v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Spivak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419718v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794567v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Darbar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701571.3701599" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743546v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tempier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750660v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743283v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03769787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Culpin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dupr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381221v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_38" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02081028v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doutreligne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gageat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cragnolini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARMS.2015.7151718" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498038v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los &#193;ngeles Morcillo Parra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Cohen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799896v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lescape-game" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_13" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338518v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472182v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127014v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vasselin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Barch" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01549673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>