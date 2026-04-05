--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1305,325 +1305,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation pour l’éternité : Grand Témoin, hologramme et IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relative importance of abiotic conditions and subsequent land use on the boreal primary succession of acidogenic mine tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rodrigue-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+                <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.66-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559637v1</w:t>
+                <w:t xml:space="preserve">hal-02488770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative importance of abiotic conditions and subsequent land use on the boreal primary succession of acidogenic mine tailings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversation pour l’éternité : Grand Témoin, hologramme et IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488770v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between functional dispersion of mixed-species leaf litter mixtures and species' interactions during decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (8), pp.1050-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the biomass-ratio and idiosyncratic hypotheses to predict mixed-species litter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (1), pp.135-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,291 +2234,291 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les traits fonctionnels agrégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecosystèmes. Université de Sherbrooke (Québec, Canada); Université Blaise Pascal - Clermont-Ferrand 2; INRA, Site de Crouël, 5 Chemin de Beaulieu, 63039 Clermont-Ferrand, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2), 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02179034v1</w:t>
+                <w:t xml:space="preserve">tel-02804270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les traits fonctionnels agrégés</w:t>
+                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les trais fonctionnels agrégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2), 2013. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II; Université de Sherbrooke. Département de biologie, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013CLF22409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02804270v1</w:t>
+                <w:t xml:space="preserve">tel-00957816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les trais fonctionnels agrégés</w:t>
+                <w:t xml:space="preserve">Prévision des taux de décomposition de la matière végétale morte par la méthode des caractéristiques fonctionnelles agrégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2); Sherbrooke University, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013CLF22409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00957816v1</w:t>
+                <w:t xml:space="preserve">tel-02807877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des taux de décomposition de la matière végétale morte par la méthode des caractéristiques fonctionnelles agrégées</w:t>
+                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les traits fonctionnels agrégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2); Sherbrooke University, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Ecosystèmes. Université de Sherbrooke (Québec, Canada); Université Blaise Pascal - Clermont-Ferrand 2; INRA, Site de Crouël, 5 Chemin de Beaulieu, 63039 Clermont-Ferrand, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02807877v1</w:t>
+                <w:t xml:space="preserve">tel-02179034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>