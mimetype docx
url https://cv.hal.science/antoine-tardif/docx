--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1067,321 +1067,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Heterogeneity of Vegetation Structure, Plant N Pools and Soil N Content in Relation to Grassland Management</w:t>
+                <w:t xml:space="preserve">Differences in elemental composition of tailings, soils, and plant tissues following five decades of native plant colonization on a gold mine site in Northwestern Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Vanessa Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rodrigue-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10050716⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896383v1</w:t>
+                <w:t xml:space="preserve">hal-02491529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in elemental composition of tailings, soils, and plant tissues following five decades of native plant colonization on a gold mine site in Northwestern Québec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rodrigue-Morin</w:t>
+                <w:t xml:space="preserve">Spatial Heterogeneity of Vegetation Structure, Plant N Pools and Soil N Content in Relation to Grassland Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Greer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 250, pp.126243. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10050716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491529v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative importance of abiotic conditions and subsequent land use on the boreal primary succession of acidogenic mine tailings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rodrigue-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>