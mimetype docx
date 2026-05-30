--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2285,169 +2285,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les trais fonctionnels agrégés</w:t>
+                <w:t xml:space="preserve">Prévision des taux de décomposition de la matière végétale morte par la méthode des caractéristiques fonctionnelles agrégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II; Université de Sherbrooke. Département de biologie, 2013. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2013CLF22409⟩</w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2); Sherbrooke University, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00957816v1</w:t>
+                <w:t xml:space="preserve">tel-02807877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des taux de décomposition de la matière végétale morte par la méthode des caractéristiques fonctionnelles agrégées</w:t>
+                <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les trais fonctionnels agrégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Blaise Pascal (Clermont Ferrand 2); Sherbrooke University, 2013. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II; Université de Sherbrooke. Département de biologie, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013CLF22409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02807877v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00957816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des taux de décomposition des litières végétales par les traits fonctionnels agrégés</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mara Campos De Almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fanta Mady Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rodrigue-Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28B2F2108FF287C006F257F9807571EB9F8814C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Membre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22409" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02179034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>