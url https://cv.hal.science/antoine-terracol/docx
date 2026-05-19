--- v0 (2026-03-27)
+++ v1 (2026-05-19)
@@ -550,697 +550,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk aversion and framing effects</w:t>
+                <w:t xml:space="preserve">Learning in the trust game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Claude Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.155-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617673v1</w:t>
+                <w:t xml:space="preserve">hal-00728296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in the trust game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Meidinger</w:t>
+                <w:t xml:space="preserve">Risk aversion and framing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Maafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-011-9293-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728296v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût du travail et flux d'emploi : l'impact de la réforme de 2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Simonnet</w:t>
+                <w:t xml:space="preserve">Strategic interactions and belief formation: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Hyndman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (17), pp.1681-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504850903120691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608519v1</w:t>
+                <w:t xml:space="preserve">hal-00607238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic interactions and belief formation: An experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Hyndman</w:t>
+                <w:t xml:space="preserve">Coût du travail et flux d'emploi : l'impact de la réforme de 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 429-430, pp.107-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607238v1</w:t>
+                <w:t xml:space="preserve">hal-00608519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Sophistication in Coordination Games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guaranteed minimum income and unemployment duration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-009-9223-y⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607232v1</w:t>
+                <w:t xml:space="preserve">hal-00607219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumbing down rational players: Learning and teaching in an experimental game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 70 (1-2), pp.54. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2009, 70 (1-2), pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672292v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed minimum income and unemployment duration in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning and Sophistication in Coordination Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Hydman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Terracol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16, pp.171-182. </w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), pp.450-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2008.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10683-009-9223-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607219v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumbing down rational players: Learning and teaching in an experimental game</w:t>
               </w:r>
@@ -1260,78 +1260,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 70 (1-2), pp.54-71. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2009, 70 (1-2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607223v1</w:t>
+                <w:t xml:space="preserve">hal-00672292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Stata par la pratique : statistiques, graphiques et éléments de programmation, by Eric Cahuzac and Christophe Bontemps</w:t>
               </w:r>
@@ -1930,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03709691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hyndman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terracol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09747-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03563213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039874ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.797644" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-011-9293-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBJCKGHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850903120691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hydman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-009-9223-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.02.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2008.08.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03709691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hyndman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Terracol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vaksmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09747-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03563213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039874ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.797644" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meidinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-011-9293-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBJCKGHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850903120691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2008.08.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2009.02.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hydman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-009-9223-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608524v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>