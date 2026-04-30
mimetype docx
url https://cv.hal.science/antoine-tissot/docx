--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -100,2501 +100,2501 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-dependent spin crossover properties in polymorphic iron(ii) complexes based on pyridine-triazole derivatives</w:t>
+                <w:t xml:space="preserve">A spin-state switchable MOF-based film for visual DMSO vapor sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmelyne Cuza</w:t>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+                <w:t xml:space="preserve">Soraya Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Marrot</w:t>
+                <w:t xml:space="preserve">Latévi Max Lawson Daku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Shepard</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Policar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt03376k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt02285a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029258v1</w:t>
+                <w:t xml:space="preserve">hal-05368582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spin-state switchable MOF-based film for visual DMSO vapor sensing</w:t>
+                <w:t xml:space="preserve">Angle-dependent spin crossover properties in polymorphic iron(ii) complexes based on pyridine-triazole derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Shen</w:t>
+                <w:t xml:space="preserve">Emmelyne Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Bouras</w:t>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latévi Max Lawson Daku</w:t>
+                <w:t xml:space="preserve">Jerôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt02285a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt03376k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368582v1</w:t>
+                <w:t xml:space="preserve">hal-05029258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra‐Microporous Fe‐MOF with Prolonged NO Delivery in Biological Media for Therapeutic Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Architecture Based on Metal‐Organic Frameworks and Spin Crossover Complexes to Detect Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmelyne Cuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Pinto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Shepard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202405649⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787692v1</w:t>
+                <w:t xml:space="preserve">hal-04787690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra‐Microporous Fe‐MOF with Prolonged NO Delivery in Biological Media for Therapeutic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen‐chen Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengbo Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinrui Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bin Ding</w:t>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2405649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202405649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787688v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating metal–organic framework structures using synchrotron serial crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Zitter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Thom</w:t>
+                <w:t xml:space="preserve">Bin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CE00735B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725808v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly defective ultra-small tetravalent MOF nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating metal–organic framework structures using synchrotron serial crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Savko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Dai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
+                <w:t xml:space="preserve">Alexander Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47426-x⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (39), pp.5644-5654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CE00735B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594079v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmall Functionalized UiO-66 Nanoparticle/Polymer Pebax 1657 Thin-Film Nanocomposite Membranes for Optimal CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Martínez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Martínez-Izquierdo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marta Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (3), pp.4024 - 4034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.3c16093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Architecture Based on Metal‐Organic Frameworks and Spin Crossover Complexes to Detect Volatile Organic Compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Highly defective ultra-small tetravalent MOF nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400463. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47426-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787690v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Sensing Platforms Based on Lanthanide Metal-organic Frameworks: Current Strategies and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-Temperature Bistability in Spin Crossover-Loaded Metal–Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Woodburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinrui Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 497, pp.215454. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.719-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2023.215454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283091v1</w:t>
+                <w:t xml:space="preserve">hal-04095193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Luminescent Sensing Platforms Based on Lanthanide Metal-organic Frameworks: Current Strategies and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yupeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 497, pp.215454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2023.215454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283079v1</w:t>
+                <w:t xml:space="preserve">hal-04283091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature design of Ce(IV)-MOFs: from photocatalytic HER and OER to overall water splitting under simulated sunlight irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Dai</w:t>
+                <w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Batra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Montero-Lanzuela</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hermenegildo García</w:t>
+                <w:t xml:space="preserve">Nanan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (13), pp.3451-3461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC05161C⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283016v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bin Ding</w:t>
+                <w:t xml:space="preserve">Room Temperature design of Ce(IV)-MOFs: from photocatalytic HER and OER to overall water splitting under simulated sunlight irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Montero-Lanzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herme Baldoví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermenegildo García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (13), pp.3451-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC05161C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282793v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Bistability in Spin Crossover-Loaded Metal–Organic Frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+                <w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Batra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.719-727. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095193v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of capping agent removal from Au NPs@MOF core–shell nanoparticle heterogeneous catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recent progress on MOF-based optical sensors for VOC sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA09108E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (47), pp.13978-14007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc04314a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847621v1</w:t>
+                <w:t xml:space="preserve">hal-04057459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall Copper Nanoclusters in Zirconium Metal‐Organic Frameworks for the Photoreduction of CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">A zirconium metal-organic framework with SOC topological net for catalytic peptide bond hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Giang T. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Simms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202211848⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28886-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847785v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic frameworks as stationary phases for chromatography and solid phase extraction: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Benzaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Rafiul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kotova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothy Steenhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852465v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on MOF-based optical sensors for VOC sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of capping agent removal from Au NPs@MOF core–shell nanoparticle heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Phung Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc04314a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.3201-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA09108E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057459v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust eco-compatible microporous iron coordination polymer for CO 2 capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marvin Benzaqui</w:t>
+                <w:t xml:space="preserve">Ultrasmall Copper Nanoclusters in Zirconium Metal‐Organic Frameworks for the Photoreduction of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+                <w:t xml:space="preserve">Takashi Kajiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhao</w:t>
+                <w:t xml:space="preserve">Miyuki Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Rafiul Hasan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Steenhaut</w:t>
+                <w:t xml:space="preserve">Ignacio Romero-Muñiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ta10385g⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (43), pp.e202211848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202211848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626717v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zirconium metal-organic framework with SOC topological net for catalytic peptide bond hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-organic frameworks as stationary phases for chromatography and solid phase extraction: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujing Wang</w:t>
+                <w:t xml:space="preserve">Didier Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Giang T. Ly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.1284. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 455, pp.214364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28886-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.214364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653885v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building responsive materials by assembling {Fe4Co4} switchable molecular cubes</w:t>
               </w:r>
@@ -2714,103 +2714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodispersed MOF-808 Nanocrystals Synthesized via a Scalable Room-Temperature Approach for Efficient Heterogeneous Peptide Bond Hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Simms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (17), pp.7057-7066. </w:t>
@@ -2848,77 +2848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-Organic Frameworks: from ambient green synthesis to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,77 +2952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progresses in Metal–Organic Frameworks Based Core–shell Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.2100061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,90 +3056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesoporous Zirconium-Isophthalate Multifunctional Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3184,1791 +3184,1791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential installation of Fe( ii ) complexes in MOFs: towards the design of solvatochromic porous solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One‐step versatile room temperature synthesis of metal(IV) carboxylate MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moreau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TC03756G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202014184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041103v1</w:t>
+                <w:t xml:space="preserve">hal-03052639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Titanium Isophthalate Metal-Organic Framework for Visible-Light Photocatalytic CO2 Methanation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sujing Wang</w:t>
+                <w:t xml:space="preserve">Sequential installation of Fe( ii ) complexes in MOFs: towards the design of solvatochromic porous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TC03756G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐step versatile room temperature synthesis of metal(IV) carboxylate MOFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan Dai</w:t>
+                <w:t xml:space="preserve">A Robust Titanium Isophthalate Metal-Organic Framework for Visible-Light Photocatalytic CO2 Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Nouar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sergio Navalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen‐chen Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (12), pp.3409-3427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202014184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052639v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spin crossover porous hybrid architecture for potential sensing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the cooperative out-of-equilibrium elastic switching in a spin-crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (2), pp.194-197. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.6606-6612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC07573E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07074A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305636v1</w:t>
+                <w:t xml:space="preserve">hal-02063361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Structural Dynamics of Zirconium Metal-Organic Frameworks Based on Natural C4-linkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and spin delocalization in a switchable trinuclear triphenylene trisemiquinone bridged Ni3 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nertil Xhaferaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolade Oyekan</w:t>
+                <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Li</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b07816⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (82), pp.12336-12339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05183J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318724v1</w:t>
+                <w:t xml:space="preserve">hal-02322279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and spin delocalization in a switchable trinuclear triphenylene trisemiquinone bridged Ni3 complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lambert</w:t>
+                <w:t xml:space="preserve">A spin crossover porous hybrid architecture for potential sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Styliani Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Herrero</w:t>
+                <w:t xml:space="preserve">Ingrid Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (82), pp.12336-12339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC05183J⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.194-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC07573E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322279v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the cooperative out-of-equilibrium elastic switching in a spin-crossover material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Bertoni</w:t>
+                <w:t xml:space="preserve">Engineering Structural Dynamics of Zirconium Metal-Organic Frameworks Based on Natural C4-linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Nertil Xhaferaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+                <w:t xml:space="preserve">Kolade Oyekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
+                <w:t xml:space="preserve">Xiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (12), pp.6606-6612. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP07074A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b07816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063361v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the sample dispersion on a solid surface in the thermal spin transition of [Fe(pz)Pt(CN)4] nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phase transformable ultrastable titanium-carboxylate framework for photoconduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Delgado</w:t>
+                <w:t xml:space="preserve">Takashi Kitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Enachescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tissot</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guénée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hauser</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp00775f⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04034-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314064v1</w:t>
+                <w:t xml:space="preserve">hal-01789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust large-pore zirconium carboxylate metal–organic framework for energy-efficient water-sorption-driven refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Sun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Sun Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+                <w:t xml:space="preserve">Jaedeuk Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Muschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (11), pp.985 - 993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41560-018-0261-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust zirconium amino acid metal-organic framework for proton conduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+                <w:t xml:space="preserve">The influence of the sample dispersion on a solid surface in the thermal spin transition of [Fe(pz)Pt(CN)4] nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Davis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Shepard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07414-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (18), pp.12493-12502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp00775f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943439v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Long-Lived Photogenerated High-Spin Phase of a Multistable Spin-Crossover Molecular Material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A robust zirconium amino acid metal-organic framework for proton conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wahiduzzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.4937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07414-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b06042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02314062v1</w:t>
+                <w:t xml:space="preserve">hal-01943439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing size-dependent cooperative effects on spin crossover nanoparticles following their HS→LS relaxation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Very Long-Lived Photogenerated High-Spin Phase of a Multistable Spin-Crossover Molecular Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Guénée</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8tc04315a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (40), pp.12870-12876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b06042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311575v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase transformable ultrastable titanium-carboxylate framework for photoconduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+                <w:t xml:space="preserve">Evidencing size-dependent cooperative effects on spin crossover nanoparticles following their HS→LS relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (46), pp.12698-12706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04034-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8tc04315a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789845v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Aluminum Trimesate-based MOF (MIL-96): from Structure Determination to the Processing of Mixed Matrix Membranes for CO2 Capture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Benzaqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjith S. Pillai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,90 +5058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastically driven cooperative response of a molecular material impacted by a laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond photoswitching dynamics and microsecond thermal conversion driven by laser heating in FeIII spin-crossover solids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 282-283, pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5322,90 +5322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond spin-state photo-switching dynamics in an FeIII spin crossover solid accompanied by coherent structural vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5590,103 +5590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Excited Spin State Trapping effect on [Fe(mepy)3tren](PF6)2 solvated crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (3), pp.1063-1071. </w:t>
@@ -5718,1584 +5718,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+                <w:t xml:space="preserve">Stimuli responsive hybrid magnets : tuning the photoinduced spin-crossover in Fe(III) complexes inserted into layered magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+                <w:t xml:space="preserve">Miguel Clemente-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+                <w:t xml:space="preserve">Eugenio Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+                <w:t xml:space="preserve">Maurici López-Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Servol</w:t>
+                <w:t xml:space="preserve">João C. Waerenborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (23), pp.8655-8667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja402674x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825742v1</w:t>
+                <w:t xml:space="preserve">hal-00840683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-State Photoswitching Dynamics of the [(TPA)Fe(TCC)]SbF6 Complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Shepherd</w:t>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Toupet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Sainton</w:t>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.1001-1008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.992-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795611v1</w:t>
+                <w:t xml:space="preserve">hal-00825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli responsive hybrid magnets : tuning the photoinduced spin-crossover in Fe(III) complexes inserted into layered magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Clemente-León</w:t>
+                <w:t xml:space="preserve">Temperature- and pressure-induced switching of the molecular spin state of an orthorhombic iron(II) spin-crossover salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Coronado</w:t>
+                <w:t xml:space="preserve">Helena Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurici López-Jordà</w:t>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João C. Waerenborgh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Desplanches</w:t>
+                <w:t xml:space="preserve">Joëlle Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5-6), pp.1001-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja402674x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909509v1</w:t>
+                <w:t xml:space="preserve">hal-00909554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascading photoinduced, elastic, and thermal switching of spin states triggered by a femtosecond laser pulse in an Fe(III) molecular crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00856279v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collet</w:t>
+                <w:t xml:space="preserve">Femtosecond spin-state photoswitching of molecular nanocrystals evidenced by optical spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (30), pp.7485-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201202215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909464v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and nanocrystals of the iron(iii) spin-transition material [FeIII(3-MeO-SalEen)2]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rechignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (8), pp.3411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2jm14913c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Legrand</w:t>
+                <w:t xml:space="preserve">100 picosecond diffraction catches structural transients of laser-pulse triggered switching in a spin-crossover crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lorenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.2051-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909538v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the thermal hysteresis of the prototypal spin-transition FeII(phen)2(NCS)2 compound via the microcrystallites environment: experiments and mechanoelastic model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time-Resolved Pump-Probe Diffraction Experiment at SOLEIL Synchrotron: Photoinduced Spin Transition in the Molecular Crystal [TPA Fe(III) TCC] PF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fertey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (38), pp.20451. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (2), pp.332-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm33865c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325316v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the thermal hysteresis of the prototypal spin-transition FeII(phen)2(NCS)2 compound via the microcrystallites environment: experiments and mechanoelastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (38), pp.20451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm33865c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909271v1</w:t>
+                <w:t xml:space="preserve">hal-03325316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White Light Snapshot of Non-Equilibrium High-Spin State in a Molecular Crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Ultrafast spin-state photoswitching in a crystal and slower consecutive processes investigated by femtosecond optical spectroscopy and picosecond X-ray diffraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (2), pp.324-327. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (18), pp.6192-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.121.324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23587k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909554v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooperative spin-state transition of an iron(III) compound [FeIII(3-MeO-SalEen)2]PF6: thermal- vs. ultra-fast photo-switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.18347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7329,103 +7329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in the spin-crossover ferric complexes [(TPA)Fe(III)(TCC)]PF6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (Pt 4), pp.474-80. </w:t>
@@ -7475,103 +7475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ultrafast spin-state switching in the solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (10), pp.1235-1240. </w:t>
@@ -7653,90 +7653,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structural and optical multiscale dynamics in a spin-crossover crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7778,103 +7778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -7903,90 +7903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale spin-crossover photo-switching dynamics in [(TPA)Fe(III)(TCC)]XF6 derivatives studied by ultrafast optical spectroscopy and time-resolved x-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wawrzyniec Kaszub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8028,51 +8028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photo Switching in Spin Transition Molecular Crystals: Nanoscale and Cooperativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,64 +8153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing consecutive steps of photoinduced switching dynamics by time-resolved optical and x-ray diffraction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Buron-Le Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,77 +8336,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Del Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Horcajada Cortés; Dr. Sara Rojas Macías. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal-Organic Frameworks in Biomedical and Environmental Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2021, 978-3-030-63379-0. </w:t>
@@ -8476,51 +8476,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commutation thermo- et photo-induite de solides moléculaires a transition de spin : du monocristal aux nano-objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PA112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8716,51 +8716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03376k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bouras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;vi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02285a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen&#8208;chen Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47426-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez-Izquierdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Comas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2023.215454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montero-Lanzuela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herme Baldov&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05161C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04095193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Woodburn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03426" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung Ngoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjun Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA09108E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kajiwara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Ikeda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202211848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kotova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thiebaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04314a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang T. Ly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28886-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20210276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202100061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC03756G" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.10.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Giannopoulou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07573E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nertil Xhaferaj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07816" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314064v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00775f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Sun Lee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaedeuk Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Muschi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0261-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Davis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07414-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04315a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04034-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02840j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Clemente-Le&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici L&#243;pez-Jord&#224;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Waerenborgh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402674x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm14913c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33865c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bouras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;vi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02285a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt03376k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen&#8208;chen Cao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202405649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mart&#237;nez-Izquierdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Comas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Dai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47426-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04095193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Woodburn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03426" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2023.215454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Montero-Lanzuela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herme Baldov&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermenegildo Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05161C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04314a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang T. Ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wahiduzzaman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28886-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rafiul Hasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Steenhaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta10385g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Phung Ngoc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjun Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA09108E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kajiwara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Ikeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Romero-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202211848" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kotova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thiebaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.214364" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03275386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qui Pham Xuan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glatz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benchohra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Ram&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC01825F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20210276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202100061" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matt.2020.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014184" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC03756G" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.10.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02063361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Boillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07074A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05183J" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Styliani Giannopoulou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07573E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nertil Xhaferaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07816" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kitao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04034-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Sun Lee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaedeuk Park" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Muschi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0261-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00775f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Davis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07414-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc04315a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjith S. Pillai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benoit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Normand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03203" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4606" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01005418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tissot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2014.05.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC00854A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02840j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52495G" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Clemente-Le&#243;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Coronado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici L&#243;pez-Jord&#224;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Waerenborgh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desplanches" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja402674x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wawrzyniec Kaszub" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Servol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSDRL2FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sainton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVZBS254-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.324" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bald&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202215" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92Q15MB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm14913c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MW89B15-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.121.332" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33865c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23587k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697378v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM14163E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768109021508" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ50WTGV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725129v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQLNXCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917817v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935768v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balde" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moisan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03098238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Del Angel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63380-6_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>