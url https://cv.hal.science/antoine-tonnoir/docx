--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -425,248 +425,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF SCHWARZ METHODS FOR CONVECTED HELMHOLTZ LIKE EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyLGRIM: Modelling 3D-ERI with infinite elements in complex topography context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Gander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1560057⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038452v1</w:t>
+                <w:t xml:space="preserve">hal-04671514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyLGRIM: Modelling 3D-ERI with infinite elements in complex topography context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSIS OF SCHWARZ METHODS FOR CONVECTED HELMHOLTZ LIKE EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.105685. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.A1-A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1560057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t>
               </w:r>
@@ -854,261 +854,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical approach to Galerkin BEMs on polyhedral surfaces</w:t>
+                <w:t xml:space="preserve">Analysis of an observer strategy for initial state reconstruction of wave-like systems in unbounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Warncke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.50⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265728v1</w:t>
+                <w:t xml:space="preserve">hal-01898440v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an observer strategy for initial state reconstruction of wave-like systems in unbounded domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical approach to Galerkin BEMs on polyhedral surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
+                <w:t xml:space="preserve">Norbert Warncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tonnoir</w:t>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (45), </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S5, pp.27-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898440v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Halfspace Matching Method : a new method to solve scattering problem in infinite media</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théau Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,64 +1944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
@@ -2172,51 +2172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the exact discrete transparent boundary condition for 1D linear equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,52 +2327,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01170583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes numériques pour la résolution de problèmes directs et inverses en domaines non-bornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathématiques [math]. Université de Rouen Normandie, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05580206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2519,51 +2613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1560057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2020.1858076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898440v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonnoir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195869v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01170583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1560057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2020.1858076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonnoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195869v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01170583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>