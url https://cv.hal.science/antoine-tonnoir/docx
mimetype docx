--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -425,248 +425,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyLGRIM: Modelling 3D-ERI with infinite elements in complex topography context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSIS OF SCHWARZ METHODS FOR CONVECTED HELMHOLTZ LIKE EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105685⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.A1-A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1560057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671514v1</w:t>
+                <w:t xml:space="preserve">hal-04038452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF SCHWARZ METHODS FOR CONVECTED HELMHOLTZ LIKE EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyLGRIM: Modelling 3D-ERI with infinite elements in complex topography context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Gander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tonnoir</w:t>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (1), pp.A1-A22. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1560057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038452v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théau Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tonnoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,64 +1944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.441-444, </w:t>
@@ -2613,51 +2613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105685" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1560057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2020.1858076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonnoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195869v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01170583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2026.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04580056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1560057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2020.1858076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonnoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05265728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195869v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01170583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>