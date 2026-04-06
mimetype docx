--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antoine Touzain </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -66,1782 +75,6641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Cour de cassation consacre l'obligation de vigilance environnementale en matière de pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une véritable réforme du droit des avant-contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance groupe emprunteur et manquement au devoir de conseil de la banque souscriptrice : quel point de départ de la prescription ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de droit des assurances (BJDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance de la SNCF : le train passe sans s'arrêter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duty of care des sociétés mères : vérité au-delà des Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, pp.1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05331271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour une véritable réforme du droit des avant-contrats</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exigence de bonne foi, outil au service du juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ACPR affirme l'inassurabilité des sanctions pécuniaires administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de droit des assurances (BJDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance − Reculer pour mieux sauter... dans le vide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cormier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier arrêt au fond sur le devoir de vigilance : comme une lettre à la poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exclusions de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Abravanel-Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de droit des assurances (BJDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de confiance : l’immeuble reconnu comme un « bien quelconque » susceptible de détournement punissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.ét. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité de la responsabilité civile en matière de réparation du préjudice écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de droit des assurances (BJDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance : la voie est ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haie était trop haute : réflexions sur l'arrêt d'appel Mileudefensie c/ Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute dolosive et dispositif Girardin : on prend les mêmes et on recommence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties des pertes d'exploitation et Covid-19 : cette fois, la clause d'exclusion n'est pas formelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques émergents − Risques climatiques et pandémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Responsabilité civile et Assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fasc. 507-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur le contentieux émergent relatif au devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement (RJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (2), pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de confiance : L'immeuble reconnu comme un « bien quelconque » susceptible de détournement punissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des assurances à l'épreuve des catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance des risques climatiques : la gestion des risques agricoles comme modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances (RCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties des pertes d'exploitation et Covid-19 : l'épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caramba, encore raté ! À propos de l'affaire Suez en matière de vigilance des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance, la porte se referme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme en droit des assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, pp.39</w:t>
+              <w:t xml:space="preserve">, 2023, 25, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sebban</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance des emprunteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Responsabilité civile et Assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fasc. 518-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caducité du séquestre accessoire à une saisie conservatoire non convertie avant le jugement d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des entreprises en difficulté (BJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Total : il est urgent d'attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances (RCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrospective : Pierre Catala, « La transformation du patrimoine dans le droit civil moderne », RTD civ. 1966, p. 185</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance des risques de cyberattaque est (légalement) née !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription biennale de l'article L. 114-1 du Code des assurances est conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consignation de la partie civile par virement : revirement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un régime européen de la responsabilité du fait de l'intelligence artificielle : aperçu des textes adoptés par la Commission le 28 septembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 1964 du Code civil : retour vers le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation vaccinale de certains salariés : inconventionnalité n'est pas inconstitutionnalité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des contrats spéciaux : abrogeons le dépôt irrégulier !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.1811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03818831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'assurance du risque cyber : rapport de la Direction générale du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution de partie civile sans demande de dommages-intérêts fait courir la prescription biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs face aux aléas climatiques et le droit des assurances (à propos de la loi du 2 mars 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les garanties financières environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.90 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle spéciale ne déroge pas à la règle spéciale... toujours pas de conflit entre les articles L. 124-5 et L. 113-3 du Code des assurances !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie du droit pénal et droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (doss. 25), pp.41 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé... mais selon quel critère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé mais selon quel critère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'incidence de la fusion-absorption sur l'assurance de responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pénale de l'absorbante pour les infractions commises par l'absorbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brenaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.ét. 13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.13-16</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'admission de la cession de droit de l'assuré à l'assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réforme du droit des contrats spéciaux : abrogeons le dépôt irrégulier !</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de responsabilité civile − Le suicide de l'assuré, faute dolosive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfusion sanguine et contamination par le virus de l'hépatite C : quelle contribution à la dette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance-maladie (JSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds séquestrés échappent, encore et toujours, à la liquidation du séquestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des entreprises en difficulté (BJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliation pour non-paiement des primes vs garantie subséquente d'un contrat d'assurance en « base réclamation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.1811</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des contrats spéciaux : l’article 1956 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.90 s</w:t>
+              <w:t xml:space="preserve">, 2020, 20, pp.167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés d’attribution et d’autopromotion – Nouvelle forme d’habitat ou de construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (doss. 25), pp.41 s</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (Doss. 32), pp.36 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé... mais selon quel critère ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation et contribution à la dette entre coresponsables : l'article 1265 du projet de réforme de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
+              <w:t xml:space="preserve">, 2020, 29, pp.1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé mais selon quel critère ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la procédure de cession de parts sociales d'une SCP de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis360Notaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie immobilière et liquidation : retour sur la distinction entre effet libératoire de la consignation et effet attributif de la procédure de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
+              <w:t xml:space="preserve">, 2019, 26, pp.1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Résiliation pour non-paiement des primes vs garantie subséquente d'un contrat d'assurance en « base réclamation »</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication électronique en matière civile et notification des actes à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession, solidarité passive et prescription : la suspension de la prescription pour impossibilité d'agir est relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects procéduraux de la réforme de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, étude 1161, pp.37 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension des travaux fondée sur l'article 1799-1 du code civil et le jugement d'ouverture de la procédure collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.252</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notaire n'est pas tenu de conseiller les parties sur la solvabilité des parties ou l'opportunité économique d'une opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente d'un immeuble indivis : saisie-attribution sur la portion du prix correspondant à la valeur de l'usufruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic de performance énergétique erroné : la responsabilité du diagnostiqueur est limitée à la perte de chance de négocier une réduction du prix de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis360Notaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards d'un civiliste sur la notion de bien en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.167-173</w:t>
+              <w:t xml:space="preserve">Essais de philosophie pénale et de criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments de crédit et de paiement − Opérations bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.328, 2025, Hypercours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.460, 2024, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources, le droit des personnes et le droit de la famille en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.309, 2024, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du droit civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Péglion-Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touzain, Antoine; Leveneur, Laurent; Péglion-Zika, Claire-Marie. Editions Panthéon-Assas, pp.225, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des contrats spéciaux et des sûretés en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2023, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments de crédit et de paiement − Opérations bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.328, 2023, Hypercours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2023, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2022, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2021, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des régimes matrimoniaux et des successions en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.221, 2021, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources, le droit des personnes et le droit de la famille en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2021, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des obligations en cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2020, Réussir !</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du fait des produits défectueux et le droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Forti, Valerio; Knetsch, Jonas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle responsabilité du fait des produits défectueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2026, Thèmes &amp; Commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Roland, le fondateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Fillon et E. Untermaier-Kerleo (dir.), Grandes figures lyonnaises du droit. 150e anniversaire de la faculté de droit de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer l'institution judiciaire au regard des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Broussais, Romain; Haquet, Arnaud; Martin, Virginie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l'opinion, entre histoire et actualités du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leveneur, Laurent; Péglion-Zika, Claire-Marie; Touzain, Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cession de somme d'argent à titre de garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Broussais, Romain; Hoyer, Marine; Petitprez, Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés réelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CEPRISCA, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives liées à l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives du droit des assurances (au quart du XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt − Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galbois-Lehalle, Diane; Stoffel-Munck, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des contrats spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques générés par l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leveneur, Laurent; Touzain, Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurances et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Casado; Farah Safi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise face aux défis environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS, pp.133 s., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir du droit pénal monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spicilegium juris politici, Mélanges offerts à Philippe Lauvaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.1025 s., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de conseil du notaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, numérique et innovations, Mélanges de l’École doctorale de droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Panthéon-Assas, pp.525 s., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) responsabilité(s) du fait de l’arbre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Arbre, l’Homme &amp; le(s) droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso; L'épitoge, pp.187 s., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles 1323 à 1323-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observations sur diverses dispositions de la réforme du droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Assas, Laboratoire de droit civil, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imputation de la responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages en Unité(s) juridique(s) pour les dix années du Collectif L’Unité du Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso; L'épitoge, pp.303 s., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1851,165 +6719,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur diverses dispositions de la réforme de droit des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leveneur-Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moron-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Panthéon-Assas (Paris II) - Laboratoire de droit civil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2156,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbi&#232;ri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sebban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brenaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leveneur-Az&#233;mar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbi&#232;ri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abravanel-Jolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sebban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brenaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Forti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leveneur-Az&#233;mar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>