--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -972,112 +972,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La haie était trop haute : réflexions sur l'arrêt d'appel Mileudefensie c/ Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de la responsabilité civile en matière de réparation du préjudice écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de droit des assurances (BJDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoir de vigilance : la voie est ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1093,3309 +1175,3227 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Touzain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute dolosive et dispositif Girardin : on prend les mêmes et on recommence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties des pertes d'exploitation et Covid-19 : cette fois, la clause d'exclusion n'est pas formelle...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques émergents − Risques climatiques et pandémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Responsabilité civile et Assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fasc. 507-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur le contentieux émergent relatif au devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement (RJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (2), pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de confiance : L'immeuble reconnu comme un « bien quelconque » susceptible de détournement punissable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des assurances à l'épreuve des catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance des risques climatiques : la gestion des risques agricoles comme modèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances (RCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance, la porte se referme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme en droit des assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance des emprunteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Responsabilité civile et Assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fasc. 518-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties des pertes d'exploitation et Covid-19 : l'épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 51-52</w:t>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Touzain</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caramba, encore raté ! À propos de l'affaire Suez en matière de vigilance des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barbièri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Garanties des pertes d'exploitation et Covid-19 : cette fois, la clause d'exclusion n'est pas formelle...</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caducité du séquestre accessoire à une saisie conservatoire non convertie avant le jugement d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des entreprises en difficulté (BJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Total : il est urgent d'attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances (RCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance des risques de cyberattaque est (légalement) née !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrospective : Pierre Catala, « La transformation du patrimoine dans le droit civil moderne », RTD civ. 1966, p. 185</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription biennale de l'article L. 114-1 du Code des assurances est conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consignation de la partie civile par virement : revirement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un régime européen de la responsabilité du fait de l'intelligence artificielle : aperçu des textes adoptés par la Commission le 28 septembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation vaccinale de certains salariés : inconventionnalité n'est pas inconstitutionnalité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des contrats spéciaux : abrogeons le dépôt irrégulier !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.1811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03818831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'assurance du risque cyber : rapport de la Direction générale du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 1964 du Code civil : retour vers le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution de partie civile sans demande de dommages-intérêts fait courir la prescription biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agriculteurs face aux aléas climatiques et le droit des assurances (à propos de la loi du 2 mars 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les garanties financières environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.90 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle spéciale ne déroge pas à la règle spéciale... toujours pas de conflit entre les articles L. 124-5 et L. 113-3 du Code des assurances !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé mais selon quel critère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pénale de l'absorbante pour les infractions commises par l'absorbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'incidence de la fusion-absorption sur l'assurance de responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fasc. 507-10</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie du droit pénal et droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (doss. 25), pp.41 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (2), pp.419</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consignation se distingue du dépôt réglementé... mais selon quel critère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.13-16</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'admission de la cession de droit de l'assuré à l'assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.322</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de responsabilité civile − Le suicide de l'assuré, faute dolosive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.6</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds séquestrés échappent, encore et toujours, à la liquidation du séquestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des entreprises en difficulté (BJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliation pour non-paiement des primes vs garantie subséquente d'un contrat d'assurance en « base réclamation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfusion sanguine et contamination par le virus de l'hépatite C : quelle contribution à la dette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance-maladie (JSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des contrats spéciaux : l’article 1956 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25, pp.131</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés d’attribution et d’autopromotion – Nouvelle forme d’habitat ou de construction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (Doss. 32), pp.36 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Fasc. 518-10</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation et contribution à la dette entre coresponsables : l'article 1265 du projet de réforme de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.29</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la procédure de cession de parts sociales d'une SCP de notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis360Notaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication électronique en matière civile et notification des actes à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.170</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession, solidarité passive et prescription : la suspension de la prescription pour impossibilité d'agir est relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects procéduraux de la réforme de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, étude 1161, pp.37 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie immobilière et liquidation : retour sur la distinction entre effet libératoire de la consignation et effet attributif de la procédure de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02450195v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04654473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suspension des travaux fondée sur l'article 1799-1 du code civil et le jugement d'ouverture de la procédure collective</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbi&#232;ri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abravanel-Jolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sebban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brenaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450195v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Forti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leveneur-Az&#233;mar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touzain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cormier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbi&#232;ri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abravanel-Jolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sebban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brenaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Forti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveneur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie P&#233;glion-Zika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leveneur-Az&#233;mar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>