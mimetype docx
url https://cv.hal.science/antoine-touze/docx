--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -151,51 +151,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639695v4</w:t>
+                <w:t xml:space="preserve">hal-04639695v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and excision in functor homology</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639695v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978627v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/1047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.97" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103934v6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vespa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432809v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/akt.2018.3.287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm131-5-2016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Breen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mikhailov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2016.20.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-013-9222-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2012.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilberd van Der Kallen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/705/14192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94033-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21305-7_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzu Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Yacobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1590-3_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/617/12299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00289942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639695v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978627v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/1047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.97" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103934v6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vespa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432809v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/akt.2018.3.287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm131-5-2016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Breen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mikhailov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2016.20.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-013-9222-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2012.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilberd van Der Kallen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/705/14192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94033-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21305-7_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzu Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Yacobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1590-3_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/617/12299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00289942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>