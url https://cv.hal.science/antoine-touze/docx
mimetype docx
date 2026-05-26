--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1150,183 +1150,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A construction of the universal classes for algebraic groups with the twisting spectral sequence</w:t>
+                <w:t xml:space="preserve">Ringel Duality and derivatives of non-additive functors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation Groups</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (2), pp.539-556. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217 (9), pp.1642-1673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00031-013-9222-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917339v1</w:t>
+                <w:t xml:space="preserve">hal-00917333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ringel Duality and derivatives of non-additive functors</w:t>
+                <w:t xml:space="preserve">A construction of the universal classes for algebraic groups with the twisting spectral sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 217 (9), pp.1642-1673. </w:t>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.539-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00031-013-9222-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917333v1</w:t>
+                <w:t xml:space="preserve">hal-00917339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troesch complexes and extensions of strict polynomial functors</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639695v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978627v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/1047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.97" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103934v6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vespa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432809v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/akt.2018.3.287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm131-5-2016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Breen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mikhailov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2016.20.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-013-9222-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2012.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilberd van Der Kallen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/705/14192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94033-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21305-7_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzu Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Yacobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1590-3_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/617/12299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00289942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639695v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978627v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/1047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872373v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.97" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103934v6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vespa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432809v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8745" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/akt.2018.3.287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm131-5-2016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Breen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mikhailov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2016.20.257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2921" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2012.12.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-013-9222-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.02.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilberd van Der Kallen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2009-064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/705/14192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94033-5_18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21305-7_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzu Hong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Yacobi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1590-3_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/617/12299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00289942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>