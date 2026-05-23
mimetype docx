--- v0 (2026-04-17)
+++ v1 (2026-05-23)
@@ -1491,785 +1491,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-geostrophy against the wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous bulk-edge correspondence in continuous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.287⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.013147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035864v1</w:t>
+                <w:t xml:space="preserve">hal-02050219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous bulk-edge correspondence in continuous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delplace</w:t>
+                <w:t xml:space="preserve">On the Holton–Lindzen–Plumb model for mean flow reversals in stratified fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013147⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (732), pp.2981-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050219v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Holton–Lindzen–Plumb model for mean flow reversals in stratified fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-geostrophy against the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146 (732), pp.2981-2997. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035884v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodicity Disruption of a Model Quasibiennial Oscillation of Equatorial Winds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Nadeau</w:t>
+                <w:t xml:space="preserve">Boundary streaming by internal waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.214504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 858, pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349327v1</w:t>
+                <w:t xml:space="preserve">hal-02118124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bulk-interface correspondence for equatorial waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la topologie dans les ondes équatoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388179v1</w:t>
+                <w:t xml:space="preserve">hal-02351447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological transition in stratified fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolis Perrot</w:t>
+                <w:t xml:space="preserve">A bulk-interface correspondence for equatorial waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0561-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 868, pp.R2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348996v1</w:t>
+                <w:t xml:space="preserve">hal-02388179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary streaming by internal waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Renaud</w:t>
+                <w:t xml:space="preserve">Topological transition in stratified fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.786⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.781-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0561-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118124v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la topologie dans les ondes équatoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delplace</w:t>
+                <w:t xml:space="preserve">Periodicity Disruption of a Model Quasibiennial Oscillation of Equatorial Winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.214504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351447v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities of Internal Gravity Wave Beams</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium statistical mechanics and energy partition for the shallow water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,904 +2565,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146731v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndromic (phenotypic) diarrhoea of infancy/tricho-hepato-enteric syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribbon Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Fabre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey K. Vallis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.126605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859445v1</w:t>
+                <w:t xml:space="preserve">hal-01062406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribbon Turbulence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndromic (phenotypic) diarrhoea of infancy/tricho-hepato-enteric syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dubern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (1), pp.35-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2013-304016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062406v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-trapped currents as statistical equilibrium states above topographic anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of a strong mean flow induced by internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.086602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674692v1</w:t>
+                <w:t xml:space="preserve">hal-00678777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of a strong mean flow induced by internal gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+                <w:t xml:space="preserve">Statistical mechanics of two-dimensional and geophysical flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 515 (5), pp.227-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00678777v3</w:t>
+                <w:t xml:space="preserve">hal-00636610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of two-dimensional and geophysical flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The catalytic role of beta effect in barotropization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey K. Vallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Griffies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 515 (5), pp.227-295</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 709, pp.490- 515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636610v1</w:t>
+                <w:t xml:space="preserve">hal-00656086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic role of beta effect in barotropization processes</w:t>
+                <w:t xml:space="preserve">Bottom-trapped currents as statistical equilibrium states above topographic anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. M. Griffies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 709, pp.490- 515</w:t>
+              <w:t xml:space="preserve">, 2012, 699, pp.500- 510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656086v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic variability of oceanic flows above topography anomalies</w:t>
+                <w:t xml:space="preserve">Oceanic rings and jets as statistical equilibrium states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barnier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (16), pp.DOI: 10.1029/2011GL048401</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.1860-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577907v2</w:t>
+                <w:t xml:space="preserve">hal-00534406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvable phase diagrams and ensemble inequivalence for two-dimensional and geophysical turbulent flows</w:t>
+                <w:t xml:space="preserve">Stochastic variability of oceanic flows above topography anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 143 (2), pp.346-380</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (16), pp.DOI: 10.1029/2011GL048401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534125v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic rings and jets as statistical equilibrium states</w:t>
+                <w:t xml:space="preserve">Solvable phase diagrams and ensemble inequivalence for two-dimensional and geophysical turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (10), pp.1860-1873</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 143 (2), pp.346-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534406v2</w:t>
+                <w:t xml:space="preserve">hal-00534125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is turbulent mixing a self convolution process ?</w:t>
               </w:r>
@@ -4170,191 +4170,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement moyen induit par l'atténuation d'une onde de gravité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838844v1</w:t>
+                <w:t xml:space="preserve">hal-03439784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+                <w:t xml:space="preserve">Mécanique statistiques des équations de Saint Venant et dissipation d'énergie par les modes agéostrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439784v1</w:t>
+                <w:t xml:space="preserve">hal-00843565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
               </w:r>
@@ -4429,109 +4442,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique statistiques des équations de Saint Venant et dissipation d'énergie par les modes agéostrophiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écoulement moyen induit par l'atténuation d'une onde de gravité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium OGOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843565v1</w:t>
+                <w:t xml:space="preserve">hal-00838844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and out of equilibrium phase transitions in systems with long range interactions and in 2D flows</w:t>
               </w:r>
@@ -5418,220 +5418,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Holton-Lindzen-Plumb model for mean flow reversals in stratified fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Manifestation of Berry curvature in geophysical ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463341v2</w:t>
+                <w:t xml:space="preserve">hal-02995327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of Berry curvature in geophysical ray tracing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delplace</w:t>
+                <w:t xml:space="preserve">On the Holton-Lindzen-Plumb model for mean flow reversals in stratified fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995327v1</w:t>
+                <w:t xml:space="preserve">hal-02463341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodicity disruption of a model quasi-biennial oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,190 +5669,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary streaming by internal waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">A New Interpretation of Vortex-Split Stratospheric Sudden Warmings in Terms of Equilibrium Statistical Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570794v4</w:t>
+                <w:t xml:space="preserve">hal-01468902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interpretation of Vortex-Split Stratospheric Sudden Warmings in Terms of Equilibrium Statistical Mechanics</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boundary streaming by internal waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Yasuda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01468902v2</w:t>
+                <w:t xml:space="preserve">hal-01570794v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fluctuations across a density interface</w:t>
               </w:r>
@@ -6205,177 +6205,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Venaille - Introduction to Geophysical Flows 2</w:t>
+                <w:t xml:space="preserve">Antoine Venaille - Introduction to Geophysical Flows 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758361v1</w:t>
+                <w:t xml:space="preserve">hal-04773799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Venaille - Introduction to Geophysical Flows 3</w:t>
+                <w:t xml:space="preserve">Antoine Venaille - Introduction to Geophysical Flows 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773799v1</w:t>
+                <w:t xml:space="preserve">hal-04758361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6530,51 +6530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennard Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deremble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-24-0233.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Saux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ade396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chartrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Nadeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0220.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.4.062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99d9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088936" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.184501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delplace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tauber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.233" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Perrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0561-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.786" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146731v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colomb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubern" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-304016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062406v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey K. Vallis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656086v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Griffies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577907v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534125v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534406v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472506" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Limousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463341v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570794v4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468902v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yasuda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennard Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deremble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-24-0233.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Saux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Leclerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delplace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ade396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L051801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.033161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chartrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Nadeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0220.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.4.062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac99d9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomos David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088936" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.184501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delplace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tauber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.786" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.233" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Perrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0561-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.214504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146731v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062406v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey K. Vallis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colomb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-304016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656086v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Griffies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534406v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577907v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534125v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472506" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Limousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463341v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468902v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yasuda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570794v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>