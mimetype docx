--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1272,51 +1272,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
+                <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
@@ -1325,102 +1325,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2013, </w:t>
+              <w:t xml:space="preserve">, 3, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421565v1</w:t>
+                <w:t xml:space="preserve">hal-05421608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie signifiante</w:t>
+                <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
@@ -1429,78 +1429,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2013, </w:t>
+              <w:t xml:space="preserve">, 2, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421608v1</w:t>
+                <w:t xml:space="preserve">hal-05421565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
               </w:r>
@@ -2027,191 +2027,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotourisme : une brève introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
+                <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.3--15</w:t>
+              <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522145v1</w:t>
+                <w:t xml:space="preserve">hal-02522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Machet</w:t>
+                <w:t xml:space="preserve">Ecotourisme : une brève introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
+              <w:t xml:space="preserve">, 2015, 7, pp.3--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522144v1</w:t>
+                <w:t xml:space="preserve">hal-02522145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotourisme : une brève introduction</w:t>
               </w:r>
@@ -3114,246 +3114,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+                <w:t xml:space="preserve">La poesía colombiana escrita por mujeres y lo real. Realidad social, lirismo amoroso y estereotipos de género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estripeaut-Bourjac, Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras de mujeres: proyectos de vida y memoria colectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siglo del Hombre Editores, 2012, 978-958-665-218-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture poétique et enfermement. Au travers des voix de Gioconda Belli, Piedad Bonnett et Cristina Peri Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">González, Cecilia and Lepage, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, écritures et enfermements en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2012, 978-2-86781-757-1</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2-86781-757-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02280550v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture poétique et enfermement. Au travers des voix de Gioconda Belli, Piedad Bonnett et Cristina Peri Rossi</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">González, Cecilia and Lepage, Caroline. </w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, écritures et enfermements en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2-86781-757-1</w:t>
+              <w:t xml:space="preserve">, , 2012, 978-2-86781-757-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280528v1</w:t>
+                <w:t xml:space="preserve">hal-05423583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05420323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.4895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05420323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.4895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>