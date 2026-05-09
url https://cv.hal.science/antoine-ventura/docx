--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -800,200 +800,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotourisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Larré</w:t>
+                <w:t xml:space="preserve">Elohi - Peuples indigènes et environnement, n° 5/6, &amp;quot;Les ressources du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2015, </w:t>
+              <w:t xml:space="preserve">, 5-6, pp.254, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5-6, pp.254, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 7, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522146v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exodes, déplacements, déracinements</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5-6, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de l’indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,265 +1272,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie signifiante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2013, </w:t>
+              <w:t xml:space="preserve">, 2, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421608v1</w:t>
+                <w:t xml:space="preserve">hal-05421565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuples indigènes face au reste du monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La vie signifiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2013, </w:t>
+              <w:t xml:space="preserve">, 3, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elohi.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421565v1</w:t>
+                <w:t xml:space="preserve">hal-05421608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elohi-Peuples indigènes et environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Elohi - Peuples Indigènes et Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2027,191 +2027,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Machet</w:t>
+                <w:t xml:space="preserve">Ecotourisme : une brève introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
+              <w:t xml:space="preserve">, 2015, 7, pp.3--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522144v1</w:t>
+                <w:t xml:space="preserve">hal-02522145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotourisme : une brève introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ventura</w:t>
+                <w:t xml:space="preserve">Ressources du vivant / Recursos del mundo vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.3--15</w:t>
+              <w:t xml:space="preserve">, 2015, 5/6, pp.3--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522145v1</w:t>
+                <w:t xml:space="preserve">hal-02522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écotourisme : une brève introduction</w:t>
               </w:r>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5-6, pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5-6, pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : l'invention de l'indigène écologiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,51 +2591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie signifiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,51 +2764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3114,246 +3114,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, écritures et enfermements en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012, 978-2-86781-757-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La poesía colombiana escrita por mujeres y lo real. Realidad social, lirismo amoroso y estereotipos de género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estripeaut-Bourjac, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palabras de mujeres: proyectos de vida y memoria colectiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siglo del Hombre Editores, 2012, 978-958-665-218-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture poétique et enfermement. Au travers des voix de Gioconda Belli, Piedad Bonnett et Cristina Peri Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">González, Cecilia and Lepage, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, écritures et enfermements en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2-86781-757-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280528v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05423583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05420323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.4895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05420323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05419739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.688" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.576" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2020b/art12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.578" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.450" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.4895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>