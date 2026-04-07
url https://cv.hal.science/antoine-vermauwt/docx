--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -292,507 +292,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">L’Art de la paix // Bertrand Badie (Paris : Flammarion, 2024, 242 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 137 (1), pp.164-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.137.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420269v1</w:t>
+                <w:t xml:space="preserve">hal-05042910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indispensables et indésirables. Les travailleurs coloniaux de la Grande Guerre // Laurent Dornel (Paris : La Découverte, 2025, 351 p.)</w:t>
+                <w:t xml:space="preserve">La fondation d’une Alliance française au Sahara occidental, miroir de l’histoire de la diplomatie culturelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 140 (4), pp.187-189. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 138 (2), pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.140.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.138.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408039v1</w:t>
+                <w:t xml:space="preserve">hal-05100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
+                <w:t xml:space="preserve">La fabrique de la puissance scolaire française : de Gaulle et sa diplomatie scolaire (1958-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.189-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861556v1</w:t>
+                <w:t xml:space="preserve">hal-05134166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art de la paix // Bertrand Badie (Paris : Flammarion, 2024, 242 p.)</w:t>
+                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 137 (1), pp.164-165. </w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.137.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042910v1</w:t>
+                <w:t xml:space="preserve">hal-05420269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fondation d’une Alliance française au Sahara occidental, miroir de l’histoire de la diplomatie culturelle française</w:t>
+                <w:t xml:space="preserve">Indispensables et indésirables. Les travailleurs coloniaux de la Grande Guerre // Laurent Dornel (Paris : La Découverte, 2025, 351 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 138 (2), pp.21-32. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 140 (4), pp.187-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.138.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.140.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100238v1</w:t>
+                <w:t xml:space="preserve">hal-05408039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la puissance scolaire française : de Gaulle et sa diplomatie scolaire (1958-1969)</w:t>
+                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.189-216. </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134166v1</w:t>
+                <w:t xml:space="preserve">hal-04861556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enjeu d’influence : contrôler la qualité et les méthodes de l’enseignement du français à l’étranger (années 1950-1960)</w:t>
               </w:r>
@@ -1262,234 +1262,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambassadeurs français : quels rôles scolaires au temps de la diplomatie gaullienne (1958-1969) ?</w:t>
+                <w:t xml:space="preserve">L’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vu du Quai : séminaire de recherche d’histoire diplomatique et contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires CRISES, Université Paul-Valéry Montpellier 3, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Langues coloniales, langues indigènes : quelle organisation du contact linguistique dans les écoles coloniales pour quels héritages post-coloniaux ? (1884-1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIHFLES; Sorbonne Nouvelle; Université de Tours (Dynadiv EA 4428), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627862v1</w:t>
+                <w:t xml:space="preserve">hal-04627856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1960)</w:t>
+                <w:t xml:space="preserve">Adapter : le maître-mot de la politique linguistique et culturelle extérieure de la France (années 1870 à nos jours) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues coloniales, langues indigènes : quelle organisation du contact linguistique dans les écoles coloniales pour quels héritages post-coloniaux ? (1884-1998)</w:t>
+              <w:t xml:space="preserve">Pourquoi faire de l’histoire en didactique des langues et des cultures au XXI e siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIHFLES; Sorbonne Nouvelle; Université de Tours (Dynadiv EA 4428), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627856v1</w:t>
+                <w:t xml:space="preserve">hal-04627857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter : le maître-mot de la politique linguistique et culturelle extérieure de la France (années 1870 à nos jours) ?</w:t>
+                <w:t xml:space="preserve">Les ambassadeurs français : quels rôles scolaires au temps de la diplomatie gaullienne (1958-1969) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi faire de l’histoire en didactique des langues et des cultures au XXI e siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIHFLES; Sorbonne Nouvelle; Université de Tours (Dynadiv EA 4428), May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Vu du Quai : séminaire de recherche d’histoire diplomatique et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CRISES, Université Paul-Valéry Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627857v1</w:t>
+                <w:t xml:space="preserve">hal-04627862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Franska skolan au Lycée français Saint-Louis de Stockholm : un siècle de présence scolaire française en Suède (années 1860-1960)</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5312228E"/>
+    <w:nsid w:val="D25C22BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>