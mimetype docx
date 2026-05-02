--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -526,109 +526,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420269v1</w:t>
+                <w:t xml:space="preserve">hal-04861556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indispensables et indésirables. Les travailleurs coloniaux de la Grande Guerre // Laurent Dornel (Paris : La Découverte, 2025, 351 p.)</w:t>
               </w:r>
@@ -690,109 +690,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
+                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861556v1</w:t>
+                <w:t xml:space="preserve">hal-05420269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enjeu d’influence : contrôler la qualité et les méthodes de l’enseignement du français à l’étranger (années 1950-1960)</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D25C22BA"/>
+    <w:nsid w:val="DB4E92FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>