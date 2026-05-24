--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -135,262 +135,266 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Champs de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">— Histoire de l'enseignement français à l'étranger— Histoire des pratiques diplomatiques, de la diplomatie scolaire et de la diplomatie culturelle— Histoire géopolitique de la langue française</w:t>
+        <w:t xml:space="preserve">— Histoire des pratiques diplomatiques, de la diplomatie scolaire et de la diplomatie culturelle— Histoire de l'enseignement français à l'étranger— Histoire géopolitique de la langue française— Histoire des relations internationales contemporaines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Nehlin, De finska krigsbarnen. Ett nordiskt familjedrama</w:t>
+                <w:t xml:space="preserve">Christian Lequesne, Le diplomate et les Français de l’étranger, Paris, Les Presses de Sciences Po, 2024, 164 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 48, </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 44 (2), pp.287-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15gzg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.044.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449406v1</w:t>
+                <w:t xml:space="preserve">hal-05610587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Art de la paix // Bertrand Badie (Paris : Flammarion, 2024, 242 p.)</w:t>
+                <w:t xml:space="preserve">Ann Nehlin, De finska krigsbarnen. Ett nordiskt familjedrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 137 (1), pp.164-165. </w:t>
+              <w:t xml:space="preserve">Nordiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.137.0164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15gzg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042910v1</w:t>
+                <w:t xml:space="preserve">hal-05449406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation d’une Alliance française au Sahara occidental, miroir de l’histoire de la diplomatie culturelle française</w:t>
               </w:r>
@@ -448,429 +452,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la puissance scolaire française : de Gaulle et sa diplomatie scolaire (1958-1969)</w:t>
+                <w:t xml:space="preserve">L’Art de la paix // Bertrand Badie (Paris : Flammarion, 2024, 242 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.189-216. </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 137 (1), pp.164-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.137.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134166v1</w:t>
+                <w:t xml:space="preserve">hal-05042910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
+                <w:t xml:space="preserve">La fabrique de la puissance scolaire française : de Gaulle et sa diplomatie scolaire (1958-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.189-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861556v1</w:t>
+                <w:t xml:space="preserve">hal-05134166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indispensables et indésirables. Les travailleurs coloniaux de la Grande Guerre // Laurent Dornel (Paris : La Découverte, 2025, 351 p.)</w:t>
+                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 140 (4), pp.187-189. </w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.140.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408039v1</w:t>
+                <w:t xml:space="preserve">hal-05420269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire contre mauvaise fortune bon cœur : l’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">Indispensables et indésirables. Les travailleurs coloniaux de la Grande Guerre // Laurent Dornel (Paris : La Découverte, 2025, 351 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 140 (4), pp.187-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15cmt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.140.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420269v1</w:t>
+                <w:t xml:space="preserve">hal-05408039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enjeu d’influence : contrôler la qualité et les méthodes de l’enseignement du français à l’étranger (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">Diplomatie française // Michel Duclos (Paris : Humensis, coll. « Alpha Essai », 2024, 255 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 136 (4), pp.224-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12u37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.136.0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819996v2</w:t>
+                <w:t xml:space="preserve">hal-04861556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frantzwa (2023). L’Image de la puissance : la diplomatie culturelle de la France au XXe siècle.</w:t>
               </w:r>
@@ -932,181 +936,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Frantzwa, L’Image de la puissance : la diplomatie culturelle de la France au XXe siècle, Paris, Perrin, 2023, 255 p.</w:t>
+                <w:t xml:space="preserve">Un enjeu d’influence : contrôler la qualité et les méthodes de l’enseignement du français à l’étranger (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 198 (198), </w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ri.198.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12u37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666869v1</w:t>
+                <w:t xml:space="preserve">hal-04819996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Frantzwa, L’Image de la puissance : la diplomatie culturelle de la France au XXe siècle, Paris, Perrin, 2023, 255 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vermauwt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 198 (198), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.198.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Franska Skolan au Lycée français Saint-Louis : un siècle de présence scolaire et culturelle française en Suède (années 1860–1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.72-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16993/rnef.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1116,581 +1198,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Opening and Closing of French International Schools Worldwide (1914-1970): French soft power, between acceptance and reluctance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Nordic Educational History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stockholm University, May 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defending and Representing French Teachers Abroad: The Role of the FPFRE after the Second World War (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers and Teaching. History on the move</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE (International Standing Conference for the History of Education), Jul 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration d’une francophonie de dialogue et ses enjeux géopolitiques dans l’ancien empire colonial français (années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues coloniales, langues indigènes : quelle organisation du contact linguistique dans les écoles coloniales pour quels héritages post-coloniaux ? (1884-1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIHFLES; Sorbonne Nouvelle; Université de Tours (Dynadiv EA 4428), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter : le maître-mot de la politique linguistique et culturelle extérieure de la France (années 1870 à nos jours) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi faire de l’histoire en didactique des langues et des cultures au XXI e siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIHFLES; Sorbonne Nouvelle; Université de Tours (Dynadiv EA 4428), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambassadeurs français : quels rôles scolaires au temps de la diplomatie gaullienne (1958-1969) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vu du Quai : séminaire de recherche d’histoire diplomatique et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires CRISES, Université Paul-Valéry Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Franska skolan au Lycée français Saint-Louis de Stockholm : un siècle de présence scolaire française en Suède (années 1860-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nous et les autres : rapport au non-humain dans les pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études nordiques (APEN), Jun 2023, Lausanne (Switzerland), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enjeu de soft power français : contrôler la qualité et les méthodes de l’enseignement du français à l’étranger dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignant.e.s de langues, méthodologies et formation dans une perspective historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de l'Algarve, Jun 2023, Faro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique romantique du miracle scandinave : pour une relecture historique de la genèse du modèle nordique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ier congrès de l'APEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études nordiques (APEN), Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,100 +1782,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lycées français à l’étranger, acteurs historiques de la diplomatie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.wuk6usmvn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1803,105 +1885,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archipel scolaire français (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vermauwt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1969,51 +2051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB4E92FA"/>
+    <w:nsid w:val="34887E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vermauwt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2242-0974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vermauwt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.044.0287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.138.0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.137.0164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14895" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.140.0187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.136.0224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819996v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u37" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.198.0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04627930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wuk6usmvn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>