--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697055v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium, from DNA to the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1866,51 +1866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,64 +2224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -2800,355 +2800,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabitations végétales : quelles relations d'intégration et de développement ?</w:t>
+                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puy de la Recherche, l'Etranger cet inconnu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600981v1</w:t>
+                <w:t xml:space="preserve">hal-01603184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Congress., Sep 2017, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603184v1</w:t>
+                <w:t xml:space="preserve">hal-02733557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohabitations végétales : quelles relations d'intégration et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Astronautical Congress., Sep 2017, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">Puy de la Recherche, l'Etranger cet inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doct'Auvergne. FRA., Jun 2017, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733557v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
               </w:r>
@@ -3376,90 +3376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,51 +5114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CBE0125"/>
+    <w:nsid w:val="C780E5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>