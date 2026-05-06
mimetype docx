--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697055v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
               </w:r>
@@ -1474,286 +1474,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Guinard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lobna Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duconseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Montagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28/04/2016, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336817v1</w:t>
+                <w:t xml:space="preserve">hal-02629687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaplais</w:t>
+                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludivine Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium, from DNA to the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1866,51 +1866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,64 +2224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -2800,355 +2800,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
+                <w:t xml:space="preserve">Cohabitations végétales : quelles relations d'intégration et de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Puy de la Recherche, l'Etranger cet inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doct'Auvergne. FRA., Jun 2017, Clermont-Fd, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603184v1</w:t>
+                <w:t xml:space="preserve">hal-01600981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733557v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabitations végétales : quelles relations d'intégration et de développement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puy de la Recherche, l'Etranger cet inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doct'Auvergne. FRA., Jun 2017, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Congress., Sep 2017, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600981v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
               </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3376,90 +3376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -3514,277 +3514,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimat urbain Arboré dans un contexte de changement Global – Identification des interrelations Climat/biodiversité/humains dans un square</w:t>
+                <w:t xml:space="preserve">Assessment of Riparian Ecosystems for Sustainable Management in the Face of Climate Change: A Practical and Interdisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Romain Dopierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Harpet</w:t>
+                <w:t xml:space="preserve">Arnaud Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulou Aurore</w:t>
+                <w:t xml:space="preserve">Océane Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MITI « Suivis à long terme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908806v1</w:t>
+                <w:t xml:space="preserve">hal-05180762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Riparian Ecosystems for Sustainable Management in the Face of Climate Change: A Practical and Interdisciplinary Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microclimat urbain Arboré dans un contexte de changement Global – Identification des interrelations Climat/biodiversité/humains dans un square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foret</w:t>
+                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Joët</w:t>
+                <w:t xml:space="preserve">Claire Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+                <w:t xml:space="preserve">Toulou Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">MITI « Suivis à long terme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180762v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECODER, a multidisciplinary scientific outreach journal to bring research closer to the classroom</w:t>
               </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,51 +5062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,51 +5114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C780E5DE"/>
+    <w:nsid w:val="DDFA9E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>