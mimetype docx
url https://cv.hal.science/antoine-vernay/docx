--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -160,472 +160,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning gross primary production of a boreal forest among species and strata: A multi-method approach</w:t>
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niles Hasselquist</w:t>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kersti Leppä</w:t>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Gutierrez Lopez</w:t>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 345, pp.109857. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350979v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning gross primary production of a boreal forest among species and strata: A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niles Hasselquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
+                <w:t xml:space="preserve">Kersti Leppä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Gutierrez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.109857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697055v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N economics and the extended phenotype: Integrating the functional traits of plants and associated soil biota into plant‐plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 3, 11 p. (e20). </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -884,51 +884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 491 (119175), </w:t>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,51 +1091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating canopy gross primary production by combining phloem stable isotopes with canopy and mesophyll conductances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianglin Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,51 +1225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération du chêne en compétition avec la molinie : un délicat dosage des ressources en eau et en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Deschampsia cespitosa growth by nitrogen fertilization jeopardizes Quercus petraea regeneration through intensification of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,286 +1474,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Poulet</w:t>
+                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lobna Ben Khelifa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludivine Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Montagne </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629687v1</w:t>
+                <w:t xml:space="preserve">hal-01336817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis capacity of Quercus petraea (Matt.) saplings is affected by Molinia caerulea (L.) under high irradiance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Balandier</w:t>
+                <w:t xml:space="preserve">Ma thèse en 180 secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ben Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Guinard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duconseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Montagne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28/04/2016, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01336817v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1771,64 +1771,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium, from DNA to the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1853,64 +1853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian forest drought response: from tree to stand, how remote sensing may help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AURA Plant biology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LBVPam, Jan 2026, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary scientific outreach journal to bring research closer to the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2185,103 +2185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de vulgarisation &amp;quot;DECODER&amp;quot;, les chercheur.se.s et élèves au service de la démarche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidisciplinary Scientific Outreach Journal Designed for and Made by Middle and High School Students to Bring Research Closer to the Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary modeling approach of plant gas exchange in reduced gravity environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a high internal n-pool an advantage for oak seedlings to struggle against tussock grass competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohabitations végétales : quelles relations d'intégration et de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puy de la Recherche, l'Etranger cet inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doct'Auvergne. FRA., Jun 2017, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,342 +2869,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Congress., Sep 2017, Adelaide, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603184v1</w:t>
+                <w:t xml:space="preserve">hal-02733557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning method based on a mission to Mars for primary school Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th International Astronautical Congress (IAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Ecologie fonctionnelle et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Castanet Tolosan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12352.84489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733557v1</w:t>
+                <w:t xml:space="preserve">hal-01603184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact rapide de la molinie bleue sur la photosynthèse du chêne juvénile suite à une éclaircie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre les jeunes plants de Chêne pédonculé et la Molinie suite à une éclaircie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,103 +3363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -3514,307 +3514,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Riparian Ecosystems for Sustainable Management in the Face of Climate Change: A Practical and Interdisciplinary Approach</w:t>
+                <w:t xml:space="preserve">Microclimat urbain Arboré dans un contexte de changement Global – Identification des interrelations Climat/biodiversité/humains dans un square</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dopierala</w:t>
+                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foret</w:t>
+                <w:t xml:space="preserve">Claire Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Joët</w:t>
+                <w:t xml:space="preserve">Toulou Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">MITI « Suivis à long terme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180762v1</w:t>
+                <w:t xml:space="preserve">hal-04908806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimat urbain Arboré dans un contexte de changement Global – Identification des interrelations Climat/biodiversité/humains dans un square</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Riparian Ecosystems for Sustainable Management in the Face of Climate Change: A Practical and Interdisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dopierala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
+                <w:t xml:space="preserve">Arnaud Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Harpet</w:t>
+                <w:t xml:space="preserve">Océane Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulou Aurore</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MITI « Suivis à long terme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908806v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECODER, a multidisciplinary scientific outreach journal to bring research closer to the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,51 +3891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plant ecology helps space discoveries? Focus on plant gas exchanges in weightlessness to improve spaceship ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molinia caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected impact of N availability on the interaction between Quercus and Deschampsia cespitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of in situ light x soil N resource interaction on Quercus petraea seedlings mixed-grown with Molina caerulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,77 +4374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purple moor grass induces a rapid decrease of photosynthesis in young oak after forest clear-cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions azote x eau du sol dans les rapports de compétition entre plantes, application à la régénération de jeunes plants de Chêne en compétition avec la Molinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts riveraines de cours d’eau aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants en apesanteur pour étudier la croissance des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,51 +4991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Scale Considerations in Understanding Seagrass Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5062,103 +5062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5189,51 +5189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water primerose (Ludwigia grandiflora subsp. hexapetala) auto- and allogamy: an ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.100095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5292,51 +5292,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5399,51 +5399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité fonctionnelle et écophysiologique des ressources lumière, azote et eau dans le réseau précoce d’interactions entre le jeune chêne (Quercus petraea) et deux Poacées (D. cespitosa et M. caerulea) : conséquences pour la régénération des chênaies tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Clermont Auvergne, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5502,51 +5502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la diversité spécifique et fonctionnelle sur la récupération racinaire après un stress hydrique sévère pour des mésocosmes prairiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,51 +5804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDFA9E75"/>
+    <w:nsid w:val="25DDB412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-vernay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2403-3993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niles Hasselquist" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lepp&#228;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gutierrez Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Adamik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Malagoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03797348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshu Chi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Linder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ben Khelifa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaplais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vernay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Sharif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12352.84489" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.akademikonferens.se/app/attendee/default.asp?ProjectId=8591&amp;amp;PageId=50847&amp;amp;MenuItemId=46919" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100095" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tankan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Braconnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>