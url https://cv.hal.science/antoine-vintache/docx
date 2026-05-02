--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1032,51 +1032,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Boundary Conditions: Application to the Ariane 6 Dual Launch Structure</w:t>
+                <w:t xml:space="preserve">Identifiability Classes: A Novel Framework for Evaluating Parameter Identifiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vintache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
@@ -1090,118 +1090,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Mechanics Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156576v1</w:t>
+                <w:t xml:space="preserve">hal-05149975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability Classes: A Novel Framework for Evaluating Parameter Identifiability</w:t>
+                <w:t xml:space="preserve">Identification of Boundary Conditions: Application to the Ariane 6 Dual Launch Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vintache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
@@ -1215,90 +1211,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pradelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Mechanics Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149975v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions and constitutive parameter identification</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vintache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciallella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Murcia Terranova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Alaimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cattenone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele La Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Valmalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spagnuolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pradelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ballere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vintache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciallella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Murcia Terranova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Alaimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cattenone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele La Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Valmalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spagnuolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104379" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pradelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ballere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>