--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine ZAZZO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV AZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates of human tooth enamel reveal a late appearance of farming life in the indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11345. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-92621-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3000 yr-old patterns of mobile pastoralism revealed by multiple isotopes and radiocarbon dating of ancient horses from the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site épipaléolithique de Pakhtomena (Armenokhori)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tentative removal of collagen glue in Palaeolithic worked bone objects: implications for ZooMS and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.22119. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-49242-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the use of XAD resin to remove synthetic contamination from archaeological bone prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadic Peoples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first use of olives in Africa around 100,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.204-208. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-022-01109-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making clothes, dressing the deceased: Analysis of 2nd century AD silk clothing from the child mummy of Burgast (Altai Mountains, Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.100343. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 284, pp.107470. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and radiocarbon dating analysis of deer, reindeer and steppe bison remains from a Mousterian burial site (La Ferrassie 8, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.126-138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Macaw ( Ara sp.) in a Preceramic Site from the Sabana de Bogotá, Colombia, Dated to the Ninth Millennium cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Zorro-Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Noè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/laq.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on interpersonal violence in the Late Pleistocene based on the Nile valley cemetery of Jebel Sahaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.9991. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical analysis of food and fuel procurement from Fulayj fort (Oman, 5th-8th c. CE) including the earliest secure evidence for sorghum in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Priestman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.104512. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron craftsmanship in Muweis, a town of the Meroe Empire: metal production and smithing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan &amp; Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.212-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the fibre ball: Proteomic characterization of South American camelid hair fibres by untargeted multivariate analysis and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.104040. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.104040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2277. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Date of death of domestic caprines assessed by oxygen isotopic analysis of developing molars: Implications for deciphering the calendar of pastoral activities in prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.105163. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02934319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting stratigraphical issues using direct radiocarbon dating from small‐mammal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (4), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.102387. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioarchaeological Evidence and Radiocarbon Dates from the Lambayeque/Sicán Culture Camelids from the El Brujo Complex (Northern Coast of Peru): Implications for Funerary and Herd Management Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Santana-Sagredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulo Franco Jordán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1556960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiocarbon age of mycoheterotrophic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (5), pp.1284-1288. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8276. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayarkhuu Noost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02934344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a versatile protocol for radiocarbon and proteomics analysis of ancient collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Magail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (367), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Magail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (15), pp.151-177. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2019v54a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal fibre use in the Keriya valley (Xinjiang, China) during the Bronze and Iron Ages: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azemard Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.104996. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myo Min Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Tin Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thu Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we identify the Mexican hairless dog in the archaeological record? Morphological and genetic insights from Tizayuca, Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.128-136. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis comprehensive gas chromatography and mass spectrometry: A new tool to assess the purity of ancient collagen prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1041, pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2018.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope analysis on cremated human remains from Stonehenge support links with west Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.10790. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perforated stones of the Doi Pha Kan burials (Northern Thailand): A Mesolithic singularity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunisa Imdirakphol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen Extraction and Stable Isotope Analysis of Small Vertebrate Bones: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2016.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating minute amounts of bone (3–60 mg) with ECHoMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-07645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical identity of pre-Dogon and Dogon populations at Bandiagara (Mali, 11th–20th cent. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.289 - 301. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised radiocarbon chronology of the aceramic shell midden of Ra's al-Hamra 6 (Muscat, Sultanate of Oman): implication for occupational sequence, marine reservoir, and human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of bone collagen content by ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (01), pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Quignon : la redécouverte d’un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.428 - 438. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heating conditions on the carbon and oxygen isotope composition of calcined bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lee-Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.32 - 43. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel examen des ossements humains de Moulin Quignon (Somme, France). Étude anthropologique, taphonomique et première datation par le radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favin Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.389 - 427. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Neolithic in North Africa: A new model for the Eastern Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, Part A, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’étude anthropologique des restes humains de la grotte de M’Tsogatin 1 (Région d’Oulmès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud-Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Scientifique, Rabat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (10), pp.3746-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Dating and Physico-Chemical Analyses Cast Doubts on the Coexistence of Humans and Dwarf Hippos in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0134429. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of a Hundred-Year-Old Archaeological Riddle: First Dating of the Columns Tomb of Kumbi Saleh (Mauritania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.65 - 75. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_rc.57.18112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First preliminary evidence for basketry and nut consumption in the Capsian culture (ca. 10,000-7500): Archaeobotanical data from new excavations at El Mekta, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Andia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and enamel diagenesis: From the crystal to the environment A tribute to Jean-Francois Saliege Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 416 (SI), pp.1--3. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation des isotopes stables du carbone dans la datation par la méthode du radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (2), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of bone preservation in a confined environment: the case of the catacomb of Sts Peter and Marcellinus (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salesse Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris M Wurster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.833-850. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/56.16940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourgen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Use Calcined Bones for 14 C Dating the Paleolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3), pp.1409-1421. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C Dating of Early and Mid-Holocene Saharan Pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Messili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3), pp.1391-1402. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating of Calcined Bones: Insights from Combustion Experiments Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3-4), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200047500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on a new early Pre-Pottery Neolithic site on Cyprus (Ayios Tychonas - Klimonas, ca. 9000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (11), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodily variability of zinc natural isotope abundances in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.605-612. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Camels in South Eastern Arabia: The Discovery of a New Site in Abu Dhabi's Western Region, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39Article dans revue internationale ou nationale \`a Comit\'e de lecture, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neolithic wild boar management and introduction to Cyprus more than 11,400 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.16135-16138. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905015106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tooth isotope variations in late Miocene bovid enamel from Afghanistan: paleobiological, taphonomic, and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 186 (1-2), pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Palaeontology of the Upper Miocene Toros-Ménalla Hominid Locality, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418, pp.152--155. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad: Discovery of a vertebrate fauna close to the Mio-Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore paleodiet and paleoenvironmental changes in Chad during the Pliocene using stable isotope ratios of tooth enamel carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (2), pp.294-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Agudo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavating the Horn’s Chamber Mustatil: A Neolithic open-air sanctuary evidencing pastoral nomadic ritual activity in northwestern Arabian Desert (AlUla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alahmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoue (ES), Spain. pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the Arabian Peninsula in the long 1st millenium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plant workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the arid Arabian Peninsula in the long 1st millennium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediter-ranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECO-Seed project. Ancient agriculture and plant uses in Al Ula region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabboul Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thursday night conference of archaeological projects in Al Ula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Al Ula, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des téphras piégés par le karst ardéchois : contexte et chronostratigraphie du remplissage de l’Aven du Devès de Reynaud (Saint-Remèze, Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire 12 AFEQ-CNF INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute chronology of cotton distribution in Arabia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Letellier-Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dating results of the MSA/LSA transition in Northwestern Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a new process of peopling of South-East Asia during Early Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03903764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy during the Meroitic period: a case archaeobotanical study from Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Internation Conference for Nubian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 14C de microéchantillons de collagène osseux : implications pour l’archéozoologie et l’archéobiogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes or continuity? Subsistence and mobility of the hunters and foragers from the Paleolithic to Mesolithic in Eastern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Gorelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conference on Hunting and Gathering Societies (CHAGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating in Petra: limitations and potential in semi-arid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Men on the Rocks - The Formation of Nabataean Petra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vienna, Austria. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GG (Gas Graphitisation) : un banc de graphitisation polyvalent et évolutif, complémentaire d’AGE3 pour ECHoMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Refrain 2023 &amp; 20 ans du LMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette (CEA Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charring-induced fractionation of δ13C and δ15N in cotton (Gossypium arboreum) seeds: implications for reconstructing archaeological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Peláez Andérica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Py-GC×GC/MS as a new tool to assess the purity of ancient collagen prior to 14C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlène Daheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur de la grotte d’El Harhoura 2, région de Rabat-Témara. Contexte stratigraphique, paléoenvironnemental, archéologique et datations de l’individu H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oujaa Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nador, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chamber size matter ? Differential bone preservation in the roman catacomb of Sts Peter and Marcellinus (1st-3rd C. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the beginnings of the Nabataean presence in Petra, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paphos, Cyprus. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C.-1100 p.C.),résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. Éditions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Violence in the Late Pleistocene A Comprehensive Reanalysis of the Nile Valley Cemetery of Jebel Sahaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société préhistorique française, pp.95-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the early phases under the temenos of the Qaṣr al-Bint at Petra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies Vol. 42, Supplement: The Nabataeans in Focus: Current Archaeological Research at Petra. Papers from the Special Session of the Seminar for Arabian Studies held on 29 July 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.39-54, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charring-induced fractionation of stable isotopes (δ13C, δ15N, δ2H, δ18O) in cotton (Gossypium arboreum) seeds: implications for reconstructing archaeological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Peláez Andérica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d’un objet perforé en bois de cerf, fouilles subaquatiques Arles, Trinquetaille. Dir. Luc. Long (Drassm, UMR 5140)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C réalisées en 2018 et argumentaire pour le choix des dates en cours ou à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2017, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the french archaeological project at Shiyā, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations en cours, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue – datations sur fraction minérale de l’os (bioapatite) et sur charbons des sites du Gobaad et de la région d’Ali Sabieh – premières observations », in Cauliez J. (Dir.) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2014, pp. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation méthodologique de l'utilisation des compositions isotopiques (13C, 180) des biopatites fossiles pour la reconstitution des paléoenvironnements continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId676"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine ZAZZO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV AZ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates of human tooth enamel reveal a late appearance of farming life in the indus Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.11345. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-92621-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3000 yr-old patterns of mobile pastoralism revealed by multiple isotopes and radiocarbon dating of ancient horses from the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322431. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S L Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4646. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59486-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Первые результаты исследований кургана № 4 на Саразме-2, Таджикистан в 2023-2024 годах (Труды совместной франко-таджикской экспедиции МАФАК)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobomullo Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguène Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Археологические работы в Таджикистане</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.46-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative study of new environmental and cultural data from the Hoabinhian of Laang Spean Cave (Cambodia) including modern human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuduan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Environments and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (5), pp.100020. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site épipaléolithique de Pakhtomena (Armenokhori)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and tentative removal of collagen glue in Palaeolithic worked bone objects: implications for ZooMS and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.22119. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-49242-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the use of XAD resin to remove synthetic contamination from archaeological bone prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L G van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2023.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first use of olives in Africa around 100,000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.204-208. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-022-01109-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazakh Variations for Herders and Animals in the Mongolian Altai: Methodological Contributions to the Study of Nomadic Pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadic Peoples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3197/np.2022.260103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making clothes, dressing the deceased: Analysis of 2nd century AD silk clothing from the child mummy of Burgast (Altai Mountains, Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.100343. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's in a whale bone? Combining new analytical methods, ecology and history to shed light on ancient human-whale interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S.L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 284, pp.107470. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron craftsmanship in Muweis, a town of the Meroe Empire: metal production and smithing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan &amp; Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.212-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the fibre ball: Proteomic characterization of South American camelid hair fibres by untargeted multivariate analysis and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azémard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 231, pp.104040. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.104040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The isotope record (δ13C, δ18O) of vertical mobility in incremental tissues (tooth enamel, hair) of modern livestock: A reference set from the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595, pp.128-144. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and radiocarbon dating analysis of deer, reindeer and steppe bison remains from a Mousterian burial site (La Ferrassie 8, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.126-138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Macaw ( Ara sp.) in a Preceramic Site from the Sabana de Bogotá, Colombia, Dated to the Ninth Millennium cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Zorro-Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Noè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.57-75. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/laq.2020.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on interpersonal violence in the Late Pleistocene based on the Nile valley cemetery of Jebel Sahaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.9991. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89386-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical analysis of food and fuel procurement from Fulayj fort (Oman, 5th-8th c. CE) including the earliest secure evidence for sorghum in Eastern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Priestman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.104512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly mobility inferred from isoscapes and laser ablation strontium isotope ratios in caprine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2277. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81923-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20263), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Date of death of domestic caprines assessed by oxygen isotopic analysis of developing molars: Implications for deciphering the calendar of pastoral activities in prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.105163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02934319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting stratigraphical issues using direct radiocarbon dating from small‐mammal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (4), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Season of death of domestic horses deposited in a ritual complex from Bronze Age Mongolia Insights from oxygen isotope time-series in tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.102387. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Bioarchaeological Evidence and Radiocarbon Dates from the Lambayeque/Sicán Culture Camelids from the El Brujo Complex (Northern Coast of Peru): Implications for Funerary and Herd Management Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Santana-Sagredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulo Franco Jordán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1556960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiocarbon age of mycoheterotrophic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐andré Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227 (5), pp.1284-1288. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision dating of ceremonial activity around a large ritual complex in Late Bronze Age Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Magail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamyian-Ombo Gantulga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (367), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing high and low: Can we detect horse altitudinal mobility using high‐resolution isotope ( δ 13 C and δ 15 N values) time series in tail hair? A case study in the Mongolian Altai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayarkhuu Noost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (19), pp.1512-1526. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02934344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a versatile protocol for radiocarbon and proteomics analysis of ancient collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customs, rites, and sacrifices relating to a mortuary complex in Late Bronze Age Mongolia (Tsatsyn Ereg, Arkhangai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Magail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (15), pp.151-177. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2019v54a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal fibre use in the Keriya valley (Xinjiang, China) during the Bronze and Iron Ages: A proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azemard Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Debaine-Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.104996. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myo Min Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Tin Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thu Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis comprehensive gas chromatography and mass spectrometry: A new tool to assess the purity of ancient collagen prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1041, pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2018.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we identify the Mexican hairless dog in the archaeological record? Morphological and genetic insights from Tizayuca, Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.128-136. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope analysis on cremated human remains from Stonehenge support links with west Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.10790. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perforated stones of the Doi Pha Kan burials (Northern Thailand): A Mesolithic singularity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunisa Imdirakphol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaturaporn Tiamtinkrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagen Extraction and Stable Isotope Analysis of Small Vertebrate Bones: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/rdc.2016.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical identity of pre-Dogon and Dogon populations at Bandiagara (Mali, 11th–20th cent. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.289 - 301. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating minute amounts of bone (3–60 mg) with ECHoMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-07645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised radiocarbon chronology of the aceramic shell midden of Ra's al-Hamra 6 (Muscat, Sultanate of Oman): implication for occupational sequence, marine reservoir, and human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Genchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2016.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01479001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of bone collagen content by ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (01), pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of heating conditions on the carbon and oxygen isotope composition of calcined bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lee-Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.32 - 43. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Quignon : la redécouverte d’un site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.428 - 438. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel examen des ossements humains de Moulin Quignon (Somme, France). Étude anthropologique, taphonomique et première datation par le radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Favin Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (4), pp.389 - 427. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2016.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the Neolithic in North Africa: A new model for the Eastern Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Salanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, Part A, pp.123-143. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’étude anthropologique des restes humains de la grotte de M’Tsogatin 1 (Région d’Oulmès, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud-Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Scientifique, Rabat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (10), pp.3746-3762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Dating and Physico-Chemical Analyses Cast Doubts on the Coexistence of Humans and Dwarf Hippos in Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0134429. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The End of a Hundred-Year-Old Archaeological Riddle: First Dating of the Columns Tomb of Kumbi Saleh (Mauritania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (1), pp.65 - 75. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_rc.57.18112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First preliminary evidence for basketry and nut consumption in the Capsian culture (ca. 10,000-7500): Archaeobotanical data from new excavations at El Mekta, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mulazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oliver Pryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Kyaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Andia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and enamel diagenesis: From the crystal to the environment A tribute to Jean-Francois Saliege Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 416 (SI), pp.1--3. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of bone preservation in a confined environment: the case of the catacomb of Sts Peter and Marcellinus (Rome, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salesse Kevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris M Wurster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation des isotopes stables du carbone dans la datation par la méthode du radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (2), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Radiocarbon Intercomparison Program for the Chauvetpont d'Arc Cave, Ardèche, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Clottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Baffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (2), pp.833-850. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/56.16940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Mesolithic burial near the painted rock-shelter of Ban Tha Si (Lampang province, Northern Thailand): Implications for regional mortuary practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasit Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourgen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Use Calcined Bones for 14 C Dating the Paleolithic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3), pp.1409-1421. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transportation of mammals to Cyprus sheds light on early voyaging and boats in the Mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1-2), pp.157-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C Dating of Early and Mid-Holocene Saharan Pottery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Messili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3), pp.1391-1402. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200048323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First wave of cultivators spread to Cyprus at least 10,600 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Willcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (22), pp.8445-8449. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1201693109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating of Calcined Bones: Insights from Combustion Experiments Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (3-4), pp.855-866. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200047500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on a new early Pre-Pottery Neolithic site on Cyprus (Ayios Tychonas - Klimonas, ca. 9000 cal. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (11), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodily variability of zinc natural isotope abundances in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.605-612. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00677201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Camels in South Eastern Arabia: The Discovery of a New Site in Abu Dhabi's Western Region, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39Article dans revue internationale ou nationale \`a Comit\'e de lecture, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Neolithic wild boar management and introduction to Cyprus more than 11,400 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.16135-16138. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905015106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelanthropus tchadensis: the facts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahounta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tooth isotope variations in late Miocene bovid enamel from Afghanistan: paleobiological, taphonomic, and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heintz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 186 (1-2), pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Palaeontology of the Upper Miocene Toros-Ménalla Hominid Locality, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. T. Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418, pp.152--155. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad: Discovery of a vertebrate fauna close to the Mio-Pliocene boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore paleodiet and paleoenvironmental changes in Chad during the Pliocene using stable isotope ratios of tooth enamel carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beauvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (2), pp.294-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the beginning of the opium poppy domestication in Early Neolithic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Raphael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar; Austrian Academy of Sciences, May 2025, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reevaluation of the Chronology of the Neolithic Period at Mehrgarh, Pakistan, and its Multiple Implications for Understanding Early Farming Life in Northwest South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room: the use of mammoth bones for the manufacture of objects in the Upper Paleolithic of Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Agudo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worked Bone Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telarmachay revisité : nouvelles datations radiocarbone du plus ancien centre de domestication des camélidés andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e journée annuelle du Réseau Francophone du Radiocarbone et autres cosmonucléides : Analyses et Interprétation (REFRAIN 14C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavating the Horn’s Chamber Mustatil: A Neolithic open-air sanctuary evidencing pastoral nomadic ritual activity in northwestern Arabian Desert (AlUla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu-Azizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Alahmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoue (ES), Spain. pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the Arabian Peninsula in the long 1st millenium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plant workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of new crops in the oasis of the arid Arabian Peninsula in the long 1st millennium CE through archaeobotanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediter-ranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Le Neün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECO-Seed project. Ancient agriculture and plant uses in Al Ula region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Desormeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kabboul Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thursday night conference of archaeological projects in Al Ula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Al Ula, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03811126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des téphras piégés par le karst ardéchois : contexte et chronostratigraphie du remplissage de l’Aven du Devès de Reynaud (Saint-Remèze, Ardèche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Quaternaire 12 AFEQ-CNF INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for the early dispersal of Opium poppy (Papaver somniferum L.) in western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bakels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the International Workgroup for Palaeoethnobotany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Sea Conference IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute chronology of cotton distribution in Arabia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Letellier-Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a new process of peopling of South-East Asia during Early Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Auetrakulvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dating results of the MSA/LSA transition in Northwestern Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03903764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy during the Meroitic period: a case archaeobotanical study from Mouweis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Internation Conference for Nubian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 14C de microéchantillons de collagène osseux : implications pour l’archéozoologie et l’archéobiogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klimonas, a Late PPNA hunter-cultivator village in Cyprus : new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre/ New Data on the beginnings of the Neolithic in Cyprus,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.21-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes or continuity? Subsistence and mobility of the hunters and foragers from the Paleolithic to Mesolithic in Eastern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Gorelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Conference on Hunting and Gathering Societies (CHAGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating in Petra: limitations and potential in semi-arid environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Men on the Rocks - The Formation of Nabataean Petra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vienna, Austria. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GG (Gas Graphitisation) : un banc de graphitisation polyvalent et évolutif, complémentaire d’AGE3 pour ECHoMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Refrain 2023 &amp; 20 ans du LMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette (CEA Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Aproteles bulmerae mega bat remains from the Kiowa Rockshelter, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 22nd Congress of the Indo-Pacific Prehistory Association (IPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charring-induced fractionation of δ13C and δ15N in cotton (Gossypium arboreum) seeds: implications for reconstructing archaeological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Peláez Andérica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Py-GC×GC/MS as a new tool to assess the purity of ancient collagen prior to 14C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlène Daheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological framework of the origin and early dispersal of Opium Poppy in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur de la grotte d’El Harhoura 2, région de Rabat-Témara. Contexte stratigraphique, paléoenvironnemental, archéologique et datations de l’individu H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Nespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addeljalil El Hajraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oujaa Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nador, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chamber size matter ? Differential bone preservation in the roman catacomb of Sts Peter and Marcellinus (1st-3rd C. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the beginnings of the Nabataean presence in Petra, Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon Dating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paphos, Cyprus. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C.-1100 p.C.),résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noost Bayarkhuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz. Éditions Mergoil, 2022, 978-2-35518-122-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpersonal Violence in the Late Pleistocene A Comprehensive Reanalysis of the Nile Valley Cemetery of Jebel Sahaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Dias-Meirinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Société préhistorique française, pp.95-130, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the early phases under the temenos of the Qaṣr al-Bint at Petra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies Vol. 42, Supplement: The Nabataeans in Focus: Current Archaeological Research at Petra. Papers from the Special Session of the Seminar for Arabian Studies held on 29 July 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.39-54, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Late Paleolithic whale bone tools reveal human and whale ecology in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G. van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7795. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63273-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the meroitic period (4th c. bc – 5th c. ad) in central sudan: seed, fruits and morphometric analyses at Mouweis . Journée scientifique de l’UMR 7209 AASPE, MNHN, Paris 2019/09/30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charring-induced fractionation of stable isotopes (δ13C, δ15N, δ2H, δ18O) in cotton (Gossypium arboreum) seeds: implications for reconstructing archaeological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Peláez Andérica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise d’un objet perforé en bois de cerf, fouilles subaquatiques Arles, Trinquetaille. Dir. Luc. Long (Drassm, UMR 5140)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C réalisées en 2018 et argumentaire pour le choix des dates en cours ou à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations 14C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2017, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the french archaeological project at Shiyā, Sultanate of Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Azzarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny San Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Desruelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Heritage and Culture of Oman. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les datations en cours, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2015, pp. 94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie absolue – datations sur fraction minérale de l’os (bioapatite) et sur charbons des sites du Gobaad et de la région d’Ali Sabieh – premières observations », in Cauliez J. (Dir.) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2014, pp. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation méthodologique de l'utilisation des compositions isotopiques (13C, 180) des biopatites fossiles pour la reconstitution des paléoenvironnements continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId675"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01109-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Saunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100343" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89386-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Priestman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104512" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Az&#233;mard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Santana-Sagredo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Franco Jord&#225;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1556960" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16637" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.10.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azemard Azemard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104996" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daheur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.07.048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28969-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cersoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rofes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2016.82" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rofes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07645-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Genchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schulting" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lee-Thorp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.10.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.089" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977416v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oujaa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271701v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134429" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454893v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_rc.57.18112" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431405v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.12.005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSQVN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02351060v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8VRPJ6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677853v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salesse Kevin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Wurster" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351835v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048347" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Messili" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Broutin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048323" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351845v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200047500" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677201v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schmidt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4425" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303831v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beech" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huels" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115130v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905015106" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677713v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heintz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918593v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauvilain" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900949v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Boyle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779172v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921134v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811126v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabboul Christelle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716529v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepenant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562710v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Arous" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shao" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865325v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zeitoun" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auetrakulvit" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893220v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065726v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitagawa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Julien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bessudnov" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Gorelik" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333989v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336202v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pel&#225;ez And&#233;rica" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893229v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizl&#232;ne Daheur" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033214v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oujaa Aicha" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839798v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859291v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840298v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471017v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouton" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950477v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046369v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120082v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996000v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996315v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996333v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833349v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Coppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92621-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van der Sluis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S L Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59486-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomullo Bobomulloev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgu&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G van der Sluis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgrath" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49242-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zazzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tombret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M P&#233;tillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01109-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2022.260103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Saunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100343" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S.L. Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107470" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Az&#233;mard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wheeler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazzerini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6119" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dias-Meirinho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89386-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Priestman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104512" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tacail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81923-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102387" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Santana-Sagredo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Franco Jord&#225;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1556960" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16637" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348791v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamyian-Ombo Gantulga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.175" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarkhuu Noost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8496" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.10.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2019v54a15" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azemard Azemard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104996" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916695v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2018.07.048" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28969-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517677v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunisa Imdirakphol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912593v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cersoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rofes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2016.82" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rofes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07645-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Badel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Genchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546565v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730846v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schulting" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lee-Thorp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.10.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481076v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hurel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ96M8KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Favin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2016.05.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVCSFT0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mulazzani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Belhouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Aouadi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.089" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977416v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oujaa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271701v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134429" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_rc.57.18112" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01431405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.12.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSQVN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02351060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8VRPJ6W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salesse Kevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Wurster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468821v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.03.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71L5BWR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quil&#232;s" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Geneste" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clottes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baffler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16940" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgen Davtian" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.09.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351835v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048347" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351870v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Messili" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Broutin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048323" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351845v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200047500" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677201v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schmidt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4425" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303831v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beech" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huels" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115130v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poplin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905015106" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068692v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Boisserie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahounta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677713v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heintz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vignaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Mackaye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Likius" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00880" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1119949D6E1C8588FB23D6ECD476227326967251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918593v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beauvilain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2000)020[0205:CDOAVF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693827v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauvilain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087226v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raphael Oliveira" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869577v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850135v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Sluis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Agudo Perez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956145v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900949v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-Azizeh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Alahmari" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Boyle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779172v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921134v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811126v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desormeau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabboul Christelle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tombret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepenant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166029v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antol&#237;n" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakels" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336193v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865325v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zeitoun" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auetrakulvit" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Forestier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562710v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Arous" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nespoulet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893220v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986106v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065726v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kitagawa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Julien" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bessudnov" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Gorelik" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333989v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741289v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336202v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pel&#225;ez And&#233;rica" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Viot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893229v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizl&#232;ne Daheur" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173671v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033214v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oujaa Aicha" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839798v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859291v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840298v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471017v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouton" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aug&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299911v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G. van der Sluis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. L. Rodrigues" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63273-w" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950477v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046369v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120082v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996000v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996315v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996333v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833349v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>