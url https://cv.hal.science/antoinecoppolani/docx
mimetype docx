--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -166,2290 +166,2290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon's War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">General editor Lien-Hang T. Nguyen, Columbia University, New York Edited by Pierre Asselin, San Diego State University. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge History of the Vietnam War. Volume 3: Endings and Aftermaths General editor Lien-Hang T. Nguyen, Columbia University, New York Edited by Pierre Asselin, San Diego State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-44, 2024, 9781316225288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le 11 Septembre de Richard Nixon et Henry Kissinger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Cedant Arma Togae. Mélanges en l'honneur du Professeur Jacques Aben, (dir.) Vincent Cattoir-Jonville, Paris, L’Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 209-230, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“If I Forget Thee O Jerusalem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quessard; Maud; Heurtebize; Frédéric; Gagnon; Frédérick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliances and Power Politics in the Trump Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.75-97, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37258-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique entre à reculons sur la scène mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Cabé; Michel lebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série La Vie-Le Monde, avril 2018 (Hors-Série), Le Monde/La vie, pp.122-123, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosevelt, Franklin Delano et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.807-808, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kissinger, Henry et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.495-496, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche continentale de l'Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Robert Laffont, pp.9-18, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam, guerre du</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.911-913, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolationnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome I, Du précolombien à 1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1 et 2, Robert Laffont, pp.500-503, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson, Lyndon Baines et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.477-478, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon, Richard Milhous et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.634-636, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisenhower, Dwight David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.269-270, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lend-Lease (ou &amp;quot;prêt-bail&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.718-719, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nixon et la guerre du Viêt-Nam (1969-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les républicains: De Dwight D. Eisenhower à George W. Bush (1952-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.177-192, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosevelt, Franklin Delano (1882-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.1172-1175, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman, Harry S. (1884-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.1344-1345, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hull Cordell (1871-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.608-609, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avait-il raison ou bien tort ? Richard M. Nixon, l'anticommunisme de Guerre froide et l'affaire Alger Hiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delamaire Danielle; Herscovici Lucian-Zeev; Waldman Felicia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roumanie, Israël, France : parcours juifs: Hommage au professeur Carol Iancu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp.669-696, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Nixon et la nation américaine de la &amp;quot;Présidence impériale&amp;quot; à la &amp;quot;Présidence en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Durpaire; Thomas Snégaroff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'unité réinventée : les présidents américains face à la nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.n.c., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants intérieurs de la politique étrangère américaine le cas de la fin de la guerre du Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mélandri; Serge Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique extérieure des États-Unis au XXe siècle : le poids des déterminants intérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.313-338, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde multipolaire selon Nixon et Kissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mélandri; Serge Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis : entre uni- et multilatéralisme de Woodrow Wilson à George W. Bush</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de Richard Nixon et Henry Kissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Monneyron; Martine Xiberras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France dans le regard des États-Unis = France as seen by the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service des publications de Montpellier 3; Presses universitaires de Perpignan, pp.199-222, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tempus Perrin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Laffont, 950 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Laffont, 958 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la Paix. Acteurs, processus, mémoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval, 366 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, 1170 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Coppolani; Frédéric Rousseau. M. Houdiard, 133 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Houdiard, 183 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050007v1</w:t>
-              </w:r>
-[...1676 lines deleted...]
-                <w:t xml:space="preserve">hal-03055451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2461,1576 +2461,1576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vietnam-États-Unis 1973, la paix à quel prix ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Accords d’Abraham : Genèse, Méthodologie, Enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Proche-Orient, 1973. La méthode Kissinger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Vietnam-États-Unis 1973, la paix à quel prix ? »</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les erreurs de la diplomatie américaine en Terre sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le féminisme a permis la prospérité occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Netanyahou, le sionisme révisionniste au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine, redoutable puissance sur le déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange union d'Israël et de l'Arabie saoudite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Avril 2019, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président des États-Unis et roi d’Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis, jardiniers du système international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 avril 2019, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Xiaoping aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 503</w:t>
+              <w:t xml:space="preserve">, 2018, 444, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les Accords d’Abraham : Genèse, Méthodologie, Enjeux »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire des révolutions. De l’âge de pierre à l’ère numérique.Treize Etats unis contre la tutelle britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série (25), pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les rois ont besoin des présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 novembre 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon, Kissinger et la guerre civile au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.175.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés de l'offensive russe au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 juin, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Obama n'a pas révolutionné l'État providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 décembre 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre américaine au Cambodge, 1969-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.271.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will China's Economy Collapse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 septembre 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États-Unis : &amp;quot;Sous Nixon, le cortège présidentiel avait reçu des projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barraco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 janvier 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All Measures Short of War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 décembre 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et caractéristiques de la relation israélo-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis et le conflit israélo-arabe : une valse à quatre temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57</w:t>
+              <w:t xml:space="preserve">, 2015, 28, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...1272 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068313v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03068314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis ont-ils porté les Khmers rouges au pouvoir ?</w:t>
               </w:r>
@@ -5123,51 +5123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.coppolani@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coppolani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37258-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.175.0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barraco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.coppolani@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coppolani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37258-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.175.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barraco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>