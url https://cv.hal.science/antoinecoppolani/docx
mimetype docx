--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -166,2290 +166,2290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tempus Perrin, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, 950 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, 958 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la Paix. Acteurs, processus, mémoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval, 366 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 1170 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Coppolani; Frédéric Rousseau. M. Houdiard, 133 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Houdiard, 183 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nixon's War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General editor Lien-Hang T. Nguyen, Columbia University, New York Edited by Pierre Asselin, San Diego State University. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge History of the Vietnam War. Volume 3: Endings and Aftermaths General editor Lien-Hang T. Nguyen, Columbia University, New York Edited by Pierre Asselin, San Diego State University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-44, 2024, 9781316225288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le 11 Septembre de Richard Nixon et Henry Kissinger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Cedant Arma Togae. Mélanges en l'honneur du Professeur Jacques Aben, (dir.) Vincent Cattoir-Jonville, Paris, L’Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 209-230, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“If I Forget Thee O Jerusalem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quessard; Maud; Heurtebize; Frédéric; Gagnon; Frédérick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliances and Power Politics in the Trump Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.75-97, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37258-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique entre à reculons sur la scène mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Cabé; Michel lebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série La Vie-Le Monde, avril 2018 (Hors-Série), Le Monde/La vie, pp.122-123, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam, guerre du</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.911-913, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolationnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome I, Du précolombien à 1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1 et 2, Robert Laffont, pp.500-503, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson, Lyndon Baines et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.477-478, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon, Richard Milhous et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.634-636, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eisenhower, Dwight David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.269-270, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosevelt, Franklin Delano et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.807-808, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kissinger, Henry et l'Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Michel; Blanquer Jean-Michel; Coppolani Antoine; Vagnoux Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome II, De 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.495-496, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche continentale de l'Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.75-97, 2020, </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37258-3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques. Tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Robert Laffont, pp.9-18, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, hors-série La Vie-Le Monde, avril 2018 (Hors-Série), Le Monde/La vie, pp.122-123, 2018</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nixon et la guerre du Viêt-Nam (1969-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les républicains: De Dwight D. Eisenhower à George W. Bush (1952-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.177-192, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.807-808, 2016</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosevelt, Franklin Delano (1882-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.1172-1175, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.495-496, 2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman, Harry S. (1884-1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.1344-1345, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 1, Robert Laffont, pp.9-18, 2016</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hull Cordell (1871-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.608-609, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.911-913, 2016</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lend-Lease (ou &amp;quot;prêt-bail&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muracciole Jean-François; Piketty Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.718-719, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Tome 1 et 2, Robert Laffont, pp.500-503, 2016</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avait-il raison ou bien tort ? Richard M. Nixon, l'anticommunisme de Guerre froide et l'affaire Alger Hiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delamaire Danielle; Herscovici Lucian-Zeev; Waldman Felicia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roumanie, Israël, France : parcours juifs: Hommage au professeur Carol Iancu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Champion, pp.669-696, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.477-478, 2016</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Nixon et la nation américaine de la &amp;quot;Présidence impériale&amp;quot; à la &amp;quot;Présidence en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Durpaire; Thomas Snégaroff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'unité réinventée : les présidents américains face à la nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.n.c., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.634-636, 2016</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants intérieurs de la politique étrangère américaine le cas de la fin de la guerre du Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mélandri; Serge Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique extérieure des États-Unis au XXe siècle : le poids des déterminants intérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.313-338, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.269-270, 2016</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde multipolaire selon Nixon et Kissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mélandri; Serge Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis : entre uni- et multilatéralisme de Woodrow Wilson à George W. Bush</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, pp.718-719, 2015</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de Richard Nixon et Henry Kissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Monneyron; Martine Xiberras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France dans le regard des États-Unis = France as seen by the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service des publications de Montpellier 3; Presses universitaires de Perpignan, pp.199-222, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...656 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055451v1</w:t>
-              </w:r>
-[...581 lines deleted...]
-                <w:t xml:space="preserve">hal-03050007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2461,1369 +2461,1369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Proche-Orient, 1973. La méthode Kissinger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vietnam-États-Unis 1973, la paix à quel prix ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Accords d’Abraham : Genèse, Méthodologie, Enjeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Proche-Orient, 1973. La méthode Kissinger »</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les erreurs de la diplomatie américaine en Terre sainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le féminisme a permis la prospérité occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Netanyahou, le sionisme révisionniste au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine, redoutable puissance sur le déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étrange union d'Israël et de l'Arabie saoudite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Avril 2019, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président des États-Unis et roi d’Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis, jardiniers du système international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 avril 2019, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire des révolutions. De l’âge de pierre à l’ère numérique.Treize Etats unis contre la tutelle britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série (25), pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les rois ont besoin des présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 novembre 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nixon, Kissinger et la guerre civile au Cambodge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.175.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés de l'offensive russe au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 juin, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Obama n'a pas révolutionné l'État providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 décembre 2018, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre américaine au Cambodge, 1969-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.271.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Xiaoping aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 514</w:t>
+              <w:t xml:space="preserve">, 2018, 444, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États-Unis : &amp;quot;Sous Nixon, le cortège présidentiel avait reçu des projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, s.p</w:t>
+              <w:t xml:space="preserve">, 2017, 19 janvier 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment le féminisme a permis la prospérité occidentale</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will China's Economy Collapse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coppolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, s.p</w:t>
+              <w:t xml:space="preserve">, 2017, 24 septembre 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...914 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068333v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03068116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Measures Short of War</w:t>
               </w:r>
@@ -5123,51 +5123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.coppolani@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coppolani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37258-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.175.0063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barraco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antoine.coppolani@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911908v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coppolani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37258-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932773v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.175.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barraco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.087.0020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>