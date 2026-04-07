--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -757,200 +757,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
+                <w:t xml:space="preserve">« Comment n'y ai-je pas songé plus tôt ? », questions rhétoriques en comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.058.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01443538v1</w:t>
+                <w:t xml:space="preserve">halshs-02501956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment n'y ai-je pas songé plus tôt ? », questions rhétoriques en comment</w:t>
+                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (1), pp.107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tl.058.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02501956v1</w:t>
+                <w:t xml:space="preserve">halshs-00746371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
               </w:r>
@@ -988,51 +988,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746371v1</w:t>
+                <w:t xml:space="preserve">halshs-01443538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation des segments comme N : invariants ‎sémantiques et facteurs contextuels</w:t>
               </w:r>
@@ -2119,191 +2119,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phrase grammaticale moderne</w:t>
+                <w:t xml:space="preserve">Le discours rapporté sur Twitter : citation, partage, récriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Germoni, Claire Stolz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Linguistics 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aux marges du discours rapporté. Formes et atypiques en synchronie et en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03849159v1</w:t>
+                <w:t xml:space="preserve">halshs-03807611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours rapporté sur Twitter : citation, partage, récriture</w:t>
+                <w:t xml:space="preserve">La phrase grammaticale moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges du discours rapporté. Formes et atypiques en synchronie et en diachronie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Linguistics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127, John Benjamins Publishing Company, pp.35-48, 2020, Studies in the History of the Language Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sihols.127.03gau⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03807611v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03849159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38C5A5AC"/>
+    <w:nsid w:val="5FD619FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>