--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1668,173 +1668,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom</w:t>
+                <w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché-Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978‑2‑84050‑879‑3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KQRX7977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02501963v1</w:t>
+                <w:t xml:space="preserve">hal-05467962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t>
+                <w:t xml:space="preserve">Le nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/KQRX7977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05467962v1</w:t>
+                <w:t xml:space="preserve">halshs-02501963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de &amp;quot;comme</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD619FB"/>
+    <w:nsid w:val="B7540BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>