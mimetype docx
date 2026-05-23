--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0078-934X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=aUcHp_MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,972 +173,972 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de la Grande Grammaire du français pour la formation des enseignants du secondaire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 183, pp.3-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/IG.183.0.3293941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix terminologiques de la Grande grammaire du français, le Français Moderne, 2, 178-195.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abeillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.178-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche psycholinguistique des figures de construction : Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Albane Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mèmes et snowclones : entre préfabrication et refabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03807613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase et syntaxe : sur quelques aspects de l'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 182 (2), pp.27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.182.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Signifié de puissance » et « prototype » : deux réponses à un problème analogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.41-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/hel.2012.3236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe et ponctuation en conflit. Le point est-il une limite de la rection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.060.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment n'y ai-je pas songé plus tôt ? », questions rhétoriques en comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.058.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation des segments comme N : invariants ‎sémantiques et facteurs contextuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58, pp.119-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1127,98 +1148,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de phrase canonique en linguistique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1228,104 +1249,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 2012, 978-2-84050-879-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1335,111 +1356,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche psycholinguistique des figures de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Albane Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,474 +1470,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ponctuation à l'aube du XXIème siècle. Perspectives historiques et usages contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, ISBN/EAN 978-2-35935-172-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01880478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de grammaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Gardes Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mercier Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïno Niklas-Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.347, 2015, 978-2-200-61163-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le nom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hériché-Pradeau</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05467962v1</w:t>
+                <w:t xml:space="preserve">halshs-02501963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Styles, genres, auteurs. 12, Guillaume de Lorris, Scève, Mme de Sévigné, Rousseau, Musset, Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché-Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne, 2012, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978‑2‑84050‑879‑3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KQRX7977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02501963v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de &amp;quot;comme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Ouest-Nanterre, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1926,573 +1947,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux codes de l'écrit, au sein du chapitre sur la ponctuation, chapitre 20 de la Grande Grammaire du Français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mourlhon-Dallies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abeillé A. Godard, D. dir,, avec contribution éditoriale de Delaveau, A. et Gautier, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande Grammaire du Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Actes Sud; Imprimerie nationale, pp.2235-2254, 2021, 978-2-330-14239-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre pratiques standardisées et innovations : XX et XXIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Albane Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Siouffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la phrase française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 371-350, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté sur Twitter : citation, partage, récriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Germoni, Claire Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du discours rapporté. Formes et atypiques en synchronie et en diachronie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03807611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phrase grammaticale moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Raby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Linguistics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127, John Benjamins Publishing Company, pp.35-48, 2020, Studies in the History of the Language Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/sihols.127.03gau⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03849159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des parties du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, 2019, 978-90-429-3952-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03849154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « point archi-sec » et la « grammaire parallèle » de la communication électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Pétillon; Fanny Rinck; Antoine Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ponctuation à l'aube du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35935-172-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2560,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7540BE2"/>
+    <w:nsid w:val="7F35A5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2791,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegautier-fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0078-934X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aUcHp_MAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312464v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.183.0.3293941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane Watine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.182.0027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morini&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.334" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04004701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;-Pradeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KQRX7977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mourlhon-Dallies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire-de-la-phrase-francaise-des-serments-de-strasbourg-aux-ecritures-numeriques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127.03gau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/la-ponctuation-a-l-aube-du-xxie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>