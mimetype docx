--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Goisnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoinegoisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-3589-1192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a liquid overlay-based three-dimensional cell culture panel for drug screening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.42989. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-26985-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-gp quantification for cell resistance studies in leukemia cells using the innovative LightSpot-FL-1 fluorescent conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18173. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-03370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightSpot Fluorescent Conjugates as Highly Efficient Tools for Lysosomal P-gp Quantification in Olaparib-Treated Triple-Negative Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (14), pp.6675. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26146675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical biology fluorescent tools for in vitro investigation of the multidrug resistant P-glycoprotein (P-gp) expression in tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (39), pp.27016-27035. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ra05093a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightSpot®-FL-1 Fluorescent Probe: An Innovative Tool for Cancer Drug Resistance Analysis by Direct Detection and Quantification of the P-glycoprotein (P-gp) on Monolayer Culture and Spheroid Triple Negative Breast Cancer Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.4050. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13164050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Serum-Free OptiPASS® Medium in Cold and Oxygen-Free Conditions: An Innovative Conservation Method for the Preservation of MDA-MB-231 Triple Negative Breast Cancer Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1945. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Permeability glycoprotein » (P-gp) : un biomarqueur de la résistance cellulaire applicable en Santé & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment efficacy modelling combining anti-PARP1 Olaparib® and fractioned irradiation on 3D Triple-Negative breast cancer cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cancéropole Lyon Auvergne Rhône Alpes (CLARA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARP1 inhibitor derived fluorescent probes: synthesis, characterization and in vitro biological evaluation in breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahchid Bamdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cancéropole Lyon Auvergne Rhône Alpes (CLARA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de culture cellulaire 3D d’une lignée d’adénocarcinome mammaire triple-négatif impliquant une matrice extra-cellulaire de type trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Anne Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens (CHEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un concept innovant de détection et de quantification de la protéine « Multidrug Resistance » P-gp avec les traceurs fluorescents LightSpot® ainsi que d’une nouvelle méthodologie de conservation de sphéroïdes du cancer du sein Triple Négatif dans le milieu synthétique OptiPASS®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UCFAC060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03622397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection, localisation et quantification de protéines MDR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahchid Bamdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounetou Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3101709. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Goisnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoinegoisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-3589-1192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-gp quantification for cell resistance studies in leukemia cells using the innovative LightSpot-FL-1 fluorescent conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18173. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-03370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a liquid overlay-based three-dimensional cell culture panel for drug screening applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.42989. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-26985-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightSpot Fluorescent Conjugates as Highly Efficient Tools for Lysosomal P-gp Quantification in Olaparib-Treated Triple-Negative Breast Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (14), pp.6675. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26146675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical biology fluorescent tools for in vitro investigation of the multidrug resistant P-glycoprotein (P-gp) expression in tumor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (39), pp.27016-27035. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ra05093a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightSpot®-FL-1 Fluorescent Probe: An Innovative Tool for Cancer Drug Resistance Analysis by Direct Detection and Quantification of the P-glycoprotein (P-gp) on Monolayer Culture and Spheroid Triple Negative Breast Cancer Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.4050. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13164050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Serum-Free OptiPASS® Medium in Cold and Oxygen-Free Conditions: An Innovative Conservation Method for the Preservation of MDA-MB-231 Triple Negative Breast Cancer Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Depresle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1945. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Permeability glycoprotein » (P-gp) : un biomarqueur de la résistance cellulaire applicable en Santé & Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment efficacy modelling combining anti-PARP1 Olaparib® and fractioned irradiation on 3D Triple-Negative breast cancer cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cancéropole Lyon Auvergne Rhône Alpes (CLARA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARP1 inhibitor derived fluorescent probes: synthesis, characterization and in vitro biological evaluation in breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault-Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahchid Bamdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cancéropole Lyon Auvergne Rhône Alpes (CLARA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un modèle de culture cellulaire 3D d’une lignée d’adénocarcinome mammaire triple-négatif impliquant une matrice extra-cellulaire de type trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Anne Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées du Collège des Histologistes, Embryologistes et Cytogénéticiens (CHEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un concept innovant de détection et de quantification de la protéine « Multidrug Resistance » P-gp avec les traceurs fluorescents LightSpot® ainsi que d’une nouvelle méthodologie de conservation de sphéroïdes du cancer du sein Triple Négatif dans le milieu synthétique OptiPASS®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Clermont Auvergne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UCFAC060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03622397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection, localisation et quantification de protéines MDR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahchid Bamdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounetou Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Penault Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3101709. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA00A890"/>
+    <w:nsid w:val="09A6F1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegoisnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3589-1192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Depresle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goisnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26985-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03370-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05093a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahchid Bamdad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gouas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03622397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounetou Emmanuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault Llorca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinegoisnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3589-1192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goisnard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Depresle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03370-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26146675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra05093a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahchid Bamdad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gouas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Anne Hong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Salaun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03622397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounetou Emmanuelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault Llorca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>