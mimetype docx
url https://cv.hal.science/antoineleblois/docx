--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -171,3115 +171,3245 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Près des autoroutes et des déchetteries : les gens du voyage face aux injustices environnementales</w:t>
+                <w:t xml:space="preserve">Forest management plan validation gradually reduces forest loss in Congo Basin concessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
+                <w:t xml:space="preserve">Kenneth Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
+                <w:t xml:space="preserve">Jean-Sylvestre Makak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03429-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242529v1</w:t>
+                <w:t xml:space="preserve">hal-05571916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Economic Analysis of a Storage Policy After a Storm Occurrence in Forestry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Près des autoroutes et des déchetteries : les gens du voyage face aux injustices environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839756v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public management of price risk after a supply shock: storage versus target price</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Economic Analysis of a Storage Policy After a Storm Occurrence in Forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2585210⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.435-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-10011-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397391v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal relationships between rainfall indices and crop yields in the Sudano-Sahelian zone of Cameroon</w:t>
+                <w:t xml:space="preserve">The public management of price risk after a supply shock: storage versus target price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hugo Nenwala</w:t>
+                <w:t xml:space="preserve">Julien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Knops</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.469. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-025-05603-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2585210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246491v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban planning decisions expose Traveller sites to disproportionate environmental burdens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal relationships between rainfall indices and crop yields in the Sudano-Sahelian zone of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo Nenwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Njouenwet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobda Gonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44284-025-00307-w⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-025-05603-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233175v1</w:t>
+                <w:t xml:space="preserve">hal-05246491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Tanzanie, les aires marines protégées bénéficient à l'économie locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Urban planning decisions expose Traveller sites to disproportionate environmental burdens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Girard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (9), pp.865-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44284-025-00307-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887044v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative management partnerships strongly decreased deforestation in the most at-risk protected areas in Africa since 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">En Tanzanie, les aires marines protégées bénéficient à l'économie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869523v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Collaborative management partnerships strongly decreased deforestation in the most at-risk protected areas in Africa since 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+                <w:t xml:space="preserve">Ibrahim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Giulia Vaglietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Mujon Baghai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122 (1), pp.e2411348121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2411348121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724396v1</w:t>
+                <w:t xml:space="preserve">hal-04869523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grâce à la Grande muraille verte, une meilleure qualité de vie dans le Sahel ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.e13048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136815v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop prices and deforestation in the tropics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grâce à la Grande muraille verte, une meilleure qualité de vie dans le Sahel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093064v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les sécheresses influent sur la déforestation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crop prices and deforestation in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couttenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulia Vaglietti</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.102819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2023.102819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040467v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droughts and deforestation: Does seasonality matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comment les sécheresses influent sur la déforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Vaglietti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847500v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Policy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.102662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural households’ adaptation to weather shocks in SubSaharan Africa: What implications for land-use change and deforestation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Droughts and deforestation: Does seasonality matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Vaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355770X2000056X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0276667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103516v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the impact of bad rainy seasons in poor agricultural regions to tackle deforestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction : special issue on weather and climate impacts in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Creti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/abdbf0⟩</w:t>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5-6), pp.429-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X21000231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111007v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : special issue on weather and climate impacts in developing countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mitigating the impact of bad rainy seasons in poor agricultural regions to tackle deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355770X21000231⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.054003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/abdbf0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740156v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Climatic Change and Farmers’ Decision to Adapt in the Sudano-sahelian Zone in Cameroon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agricultural households’ adaptation to weather shocks in SubSaharan Africa: What implications for land-use change and deforestation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabah Tene Gwladys Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Humanities and Social Sciences Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (10), pp.22-33. </w:t>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5-6), pp.538-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32996/jhsss.2021.3.10.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X2000056X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200328v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How might climate change influence farmers' demand for index-based insurance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception of Climatic Change and Farmers’ Decision to Adapt in the Sudano-sahelian Zone in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nemkenang Koguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidoline Ngo Nonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabah Tene Gwladys Laure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Humanities and Social Sciences Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32996/jhsss.2021.3.10.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02863351v1</w:t>
+                <w:t xml:space="preserve">hal-04200328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déforestation au Brésil : que fait vraiment la France ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How might climate change influence farmers' demand for index-based insurance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Girard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.106716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02307098v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalating impacts of climate extremes on critical infrastructures in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Déforestation au Brésil : que fait vraiment la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685943v1</w:t>
+                <w:t xml:space="preserve">halshs-02307098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue sur des enjeux contemporains choisis en économie de l’environnement: Données et pluridisciplinarité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Escalating impacts of climate extremes on critical infrastructures in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Forzieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Batista E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario A. Marin Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.278770⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873237v1</w:t>
+                <w:t xml:space="preserve">hal-01685943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has driven deforestation in developing countries since the 2000s? Evidence from new remote-sensing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Point de vue sur des enjeux contemporains choisis en économie de l’environnement: Données et pluridisciplinarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3/4-2018 (6), pp.1--3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.278770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487100v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of recent rainfall changes in Niger: a comparison between climate-sensitive and non-climate sensitive households</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What has driven deforestation in developing countries since the 2000s? Evidence from new remote-sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wolfersberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-015-1562-4⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.82-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241059v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest planning and productivity-risk trade-off through the Markowitz mean-variance model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceptions of recent rainfall changes in Niger: a comparison between climate-sensitive and non-climate sensitive households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kosmowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forpol.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (2), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-015-1562-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344928v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Forest planning and productivity-risk trade-off through the Markowitz mean-variance model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Lobianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967313v1</w:t>
+                <w:t xml:space="preserve">hal-01344928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Elusive Quest for Supply Response to Cash-Crop Market Reforms in Sub-Saharan Africa: The Case of Cotton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974782v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural insurances based on meteorological indices: realizations, methods and research challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Elusive Quest for Supply Response to Cash-Crop Market Reforms in Sub-Saharan Africa: The Case of Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/met.303⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656778v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Saharan African Cotton Policies in Retrospect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agricultural insurances based on meteorological indices: realizations, methods and research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Policy Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dpr.12028⟩</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/met.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873235v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sub-Saharan African Cotton Policies in Retrospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (5), pp.617-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dpr.12028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question de la vulnérabilité et de l’adaptation de l’agriculture sahélienne au climat au sein du programme AMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agali Alhassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bella-Medjo Tsogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Spécial AMMA, pp.64--72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3289,832 +3419,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of forest management plans on forest disturbances in logging concessions of the Congo basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvestre Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. WIOMSA Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Green Wall, a bulwark against food insecurity? Evidence from Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Microéonomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie /Mont blanc, Jun 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Worldwide Deforestation Associated with Agricultural Commodities Price Fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couttenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Summer conference of the Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Environmental and Resource Economists, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elusive quest for supply response to cash-crop market reforms in sub-Saharan Africa: the case of cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du CSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather-index insurance for a cash crop in a regulated sector: ex ante evaluation for cotton producers in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRC/IRI workshop on the Challenges of Index-based Insurance for Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4124,487 +4254,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de stratégies de gestion du risque agricole en Afrique de l’Ouest: services climatiques et assurances indicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques en agriculture: Perspectives croisées de chercheurs et de professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.239, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-Sensing Evidence about National Deforestation Rates in Developing Countries : What can Be Learned from the Last Decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10871-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assurances agricoles basées sur des indices météorologiques : bilan des connaissances et agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d'incertitude en agriculture. Regards pluridisciplinaires au Nord et au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang éditions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assurances agricoles basées sur des indices météorologiques : bilan des connaissances et agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation d'incertitude en agriculture. Regards pluridisciplinaires au Nord et au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang éditions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléas, développement et assurances agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-187, 2013, 978-2-271-07896-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02872340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4614,117 +4744,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique va t'il nous priver d'assurance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://theconversation.com/le-changement-climatique-va-t-il-nous-priver-dassurance-124824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4734,930 +4864,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental regulations and spillovers across ecosystems: Fisheries and forests protection in coastal Madagascar *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Environmental regulations and spillovers across ecosystems: Fisheries and forests protection in coastal Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Green Wall, a bulwark against food insecurity? Evidence from Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958274v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index insurance for coping with drought-induced risk of production losses in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Prices and Deforestation in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couttenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest planning and productivity-risk trade-off through the Markowitz mean-variance model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Lobianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elusive quest for supply response to cash-crop market reforms in sub-Saharan Africa: the case of cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather-index drought insurance : an ex ante evaluation for millet growers in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Saharan African Cotton Policies in Retrospect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5667,147 +5797,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de bois en forêt privée : Rôle des caractéristiques individuelles et territoriales : projet Mobinter, rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Tivadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bastick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2024, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5817,171 +5947,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation change and African agricultural development? Eessais on cotton sector reforms and index-based insurances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environment and Society. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00765746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Organisational changes for African Agriculture? Essays on cotton sector reforms and weather index-based insurances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02974770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5991,105 +6121,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs, production alimentaire et conservation de la biodiversité dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04974953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6157,51 +6287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB02DA06"/>
+    <w:nsid w:val="056941F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6388,51 +6518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Makak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03429-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>