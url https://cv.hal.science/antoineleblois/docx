--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -335,343 +335,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Près des autoroutes et des déchetteries : les gens du voyage face aux injustices environnementales</w:t>
+                <w:t xml:space="preserve">An Economic Analysis of a Storage Policy After a Storm Occurrence in Forestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
+                <w:t xml:space="preserve">Julien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.435-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-10011-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242529v1</w:t>
+                <w:t xml:space="preserve">hal-04839756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Economic Analysis of a Storage Policy After a Storm Occurrence in Forestry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The public management of price risk after a supply shock: storage versus target price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-024-10011-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2585210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839756v1</w:t>
+                <w:t xml:space="preserve">hal-05397391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public management of price risk after a supply shock: storage versus target price</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Jacob</w:t>
+                <w:t xml:space="preserve">Près des autoroutes et des déchetteries : les gens du voyage face aux injustices environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397391v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal relationships between rainfall indices and crop yields in the Sudano-Sahelian zone of Cameroon</w:t>
               </w:r>
@@ -791,90 +791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban planning decisions expose Traveller sites to disproportionate environmental burdens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mondolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (9), pp.865-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les sécheresses influent sur la déforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,51 +1565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Vaglietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.e0276667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1773,51 +1773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : special issue on weather and climate impacts in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural households’ adaptation to weather shocks in SubSaharan Africa: What implications for land-use change and deforestation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation au Brésil : que fait vraiment la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,73 +3912,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803722v1</w:t>
+                <w:t xml:space="preserve">hal-00803724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t>
               </w:r>
@@ -4007,73 +4007,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMMA International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">61e congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803724v1</w:t>
+                <w:t xml:space="preserve">hal-00803722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elusive quest for supply response to cash-crop market reforms in sub-Saharan Africa: the case of cotton</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique va t'il nous priver d'assurance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,51 +5084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5172,51 +5172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index insurance for coping with drought-induced risk of production losses in French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,51 +6287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056941F8"/>
+    <w:nsid w:val="ED5D4AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6518,51 +6518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Makak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03429-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Makak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03429-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>