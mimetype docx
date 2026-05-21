--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,6232 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6181 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Leblois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Antoine Leblois' vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoineleblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0504-884X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167824708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NisYobgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management plan validation gradually reduces forest loss in Congo Basin concessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Houngbedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvestre Makak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mertens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03429-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571916v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public management of price risk after a supply shock: storage versus target price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2025.2585210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Analysis of a Storage Policy After a Storm Occurrence in Forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.435-450. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-024-10011-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Près des autoroutes et des déchetteries : les gens du voyage face aux injustices environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mondolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal relationships between rainfall indices and crop yields in the Sudano-Sahelian zone of Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hugo Nenwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Knops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Njouenwet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobda Gonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.469. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-025-05603-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban planning decisions expose Traveller sites to disproportionate environmental burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mondolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (9), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44284-025-00307-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Tanzanie, les aires marines protégées bénéficient à l'économie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative management partnerships strongly decreased deforestation in the most at-risk protected areas in Africa since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Vaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujon Baghai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lindsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122 (1), pp.e2411348121. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2411348121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long‐term impacts of Marine Protected Areas on fish catch and socioeconomic development in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dalongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (6), pp.e13048. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.13048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce à la Grande muraille verte, une meilleure qualité de vie dans le Sahel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop prices and deforestation in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couttenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.102819. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2023.102819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les sécheresses influent sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Vaglietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droughts and deforestation: Does seasonality matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Vaglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0276667. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0276667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847500v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.102662. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the impact of bad rainy seasons in poor agricultural regions to tackle deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.054003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abdbf0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural households’ adaptation to weather shocks in SubSaharan Africa: What implications for land-use change and deforestation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5-6), pp.538-560. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X2000056X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : special issue on weather and climate impacts in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Creti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (5-6), pp.429-431. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1355770X21000231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Climatic Change and Farmers’ Decision to Adapt in the Sudano-sahelian Zone in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nemkenang Koguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidoline Ngo Nonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabah Tene Gwladys Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Humanities and Social Sciences Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (10), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32996/jhsss.2021.3.10.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How might climate change influence farmers' demand for index-based insurance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maître d'Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.106716. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02863351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation au Brésil : que fait vraiment la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escalating impacts of climate extremes on critical infrastructures in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Forzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Batista E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A. Marin Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue sur des enjeux contemporains choisis en économie de l’environnement: Données et pluridisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3/4-2018 (6), pp.1--3. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.278770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has driven deforestation in developing countries since the 2000s? Evidence from new remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wolfersberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.82-102. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of recent rainfall changes in Niger: a comparison between climate-sensitive and non-climate sensitive households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kosmowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (2), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-015-1562-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest planning and productivity-risk trade-off through the Markowitz mean-variance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Lobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Quest for Supply Response to Cash-Crop Market Reforms in Sub-Saharan Africa: The Case of Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.521-537. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.worlddev.2014.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural insurances based on meteorological indices: realizations, methods and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan African Cotton Policies in Retrospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (5), pp.617-642. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dpr.12028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la vulnérabilité et de l’adaptation de l’agriculture sahélienne au climat au sein du programme AMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agali Alhassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bella-Medjo Tsogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spécial AMMA, pp.64--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of forest management plans on forest disturbances in logging concessions of the Congo basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Houngbedji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvestre Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mertens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Long-Term Effects of Marine Protected Areas on Poverty: A 18-year Experiment in Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Dalongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. WIOMSA Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Green Wall, a bulwark against food insecurity? Evidence from Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Microéonomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie /Mont blanc, Jun 2021, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Worldwide Deforestation Associated with Agricultural Commodities Price Fluctuations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couttenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Summer conference of the Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Environmental and Resource Economists, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elusive quest for supply response to cash-crop market reforms in sub-Saharan Africa: the case of cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du CSAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather-index insurance for a cash crop in a regulated sector: ex ante evaluation for cotton producers in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC/IRI workshop on the Challenges of Index-based Insurance for Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples de stratégies de gestion du risque agricole en Afrique de l’Ouest: services climatiques et assurances indicielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques en agriculture: Perspectives croisées de chercheurs et de professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.239, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Sensing Evidence about National Deforestation Rates in Developing Countries : What can Be Learned from the Last Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10871-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assurances agricoles basées sur des indices météorologiques : bilan des connaissances et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d'incertitude en agriculture. Regards pluridisciplinaires au Nord et au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang éditions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assurances agricoles basées sur des indices météorologiques : bilan des connaissances et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en situation d'incertitude en agriculture. Regards pluridisciplinaires au Nord et au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang éditions, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas, développement et assurances agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.186-187, 2013, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique va t'il nous priver d'assurance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/le-changement-climatique-va-t-il-nous-priver-dassurance-124824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental regulations and spillovers across ecosystems: Fisheries and forests protection in coastal Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Razanakoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Green Wall, a bulwark against food insecurity? Evidence from Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958274v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting forest management practices to climate change : Lessons from a survey of French private forest owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index insurance for coping with drought-induced risk of production losses in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Prices and Deforestation in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couttenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest planning and productivity-risk trade-off through the Markowitz mean-variance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Lobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Dragicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price vs. weather shock hedging for cash crops: ex ante evaluation for cotton producers in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elusive quest for supply response to cash-crop market reforms in sub-Saharan Africa: the case of cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather-index drought insurance : an ex ante evaluation for millet growers in Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan African Cotton Policies in Retrospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation de bois en forêt privée : Rôle des caractéristiques individuelles et territoriales : projet Mobinter, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Tivadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation change and African agricultural development? Eessais on cotton sector reforms and index-based insurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environment and Society. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. English. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Organisational changes for African Agriculture? Essays on cotton sector reforms and weather index-based insurances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole des Hautes Etudes en Sciences Sociales, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02974770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs, production alimentaire et conservation de la biodiversité dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04974953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6287,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED5D4AB2"/>
+    <w:nsid w:val="437AFC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6518,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Makak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03429-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoineleblois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0504-884X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167824708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NisYobgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571916v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leblois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Makak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03429-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2585210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10011-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mondolfo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Nenwala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Knops" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Njouenwet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobda Gonn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05603-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-025-00307-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04869523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Kabore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vaglietti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujon Baghai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindsey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2411348121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dalongeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847500v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abdbf0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X2000056X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nemkenang Koguia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidoline Ngo Nonga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabah Tene Gwladys Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32996/jhsss.2021.3.10.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre d'H&#244;tel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106716" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Batista E Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Marin Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.278770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wolfersberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2016.11.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1562-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dragicevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Lobianco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2015.12.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.02.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delpeuch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.06.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.303" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dpr.12028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agali Alhassane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bella-Medjo Tsogo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvestre Malak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpeuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sultan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10871-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03875285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/10739" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958274v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Dragicevic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tivadar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974770v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04974953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>