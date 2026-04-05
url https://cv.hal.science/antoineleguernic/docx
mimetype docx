--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1446,278 +1446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of viability and phagocytic responses of hemocytes withdrawn from the bivalves Mytilus edulis and Dreissena polymorpha, and exposed to human parasitic protozoa</w:t>
+                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Le Foll</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2019.10.005⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608451v1</w:t>
+                <w:t xml:space="preserve">hal-05454250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
+                <w:t xml:space="preserve">Comparison of viability and phagocytic responses of hemocytes withdrawn from the bivalves Mytilus edulis and Dreissena polymorpha, and exposed to human parasitic protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454250v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
               </w:r>
@@ -1729,104 +1729,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.452 - 462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493366v1</w:t>
@@ -2265,77 +2265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (3), pp.414-418. </w:t>
@@ -2367,161 +2367,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42, pp.643-657. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862938v1</w:t>
+                <w:t xml:space="preserve">ineris-01854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
               </w:r>
@@ -2611,698 +2611,296 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454220v1</w:t>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454205v1</w:t>
+                <w:t xml:space="preserve">ineris-01862938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+                <w:t xml:space="preserve">Multi-metallic contamination around former uranium mines induces adverse effects and acclimation disturbance in three-spined stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...92 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...129 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.92-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/xeno.2014.4904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3312,279 +2910,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,51 +3192,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of aged and unaged conventional or biodegradable mulching films microplastics to the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3697,73 +3295,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2024 Plastic pollution from macro to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité de microplastiques de polyéthylène, vieillis et non vieillis, sur le bivalve estuarien Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3822,198 +3420,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4072,73 +3670,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4197,534 +3795,534 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs saisonniers, morphologiques et des conditions d'élevage sur la réponse immunitaire de l'épinoche à trois-épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités de défenses immunitaires et de leur acclimatation dans un contexte de contamination polymétallique chez l'épinoche a trois épines (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandoned uranium mine-induced effects in caged roach : a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe) : "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4734,147 +4332,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4884,163 +4482,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mollusc Bivalves as Indicators of Contamination of Water Bodies by Protozoan Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Geba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-448, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-409548-9.10979-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5050,114 +4648,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux d'une contamination métallique liée à des rejets miniers uranifères sur l'épinoche à trois épines (Gasterosteus aculeatus L.). Implication dans la susceptibilité envers un stress biologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecotoxicologie. Université de Reims Champagne-Ardenne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REIMS027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04483486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5304,51 +4902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>