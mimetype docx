--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,311 +374,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t>
+                <w:t xml:space="preserve">Effect of aging on the toxicity of polyethylene microplastics on the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.124805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542022v1</w:t>
+                <w:t xml:space="preserve">hal-04765702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnevalle-Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.120784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220729v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -687,2220 +687,2354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biomarker response - Threshold (IBR-T): Refinement of IBRv2 to consider the reference and threshold values of biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118049⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04164157v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
+                <w:t xml:space="preserve">Integrative biomarker response - Threshold (IBR-T): Refinement of IBRv2 to consider the reference and threshold values of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.118049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454243v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04164157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of SARS-CoV-2 genome detection in zebra mussel (Dreissena polymorpha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113866⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.1125-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530239v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and infectivity of Toxoplasma gondii and Cryptosporidium parvum oocysts bioaccumulated by Dreissena polymorpha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Favennec</w:t>
+                <w:t xml:space="preserve">First evidence of SARS-CoV-2 genome detection in zebra mussel (Dreissena polymorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.113866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117978v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of immune-related proteins of Dreissena polymorpha hemocytes and plasma involved in host-microbe interactions by differential proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+                <w:t xml:space="preserve">Survival and infectivity of Toxoplasma gondii and Cryptosporidium parvum oocysts bioaccumulated by Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Géba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63321-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), p. 504-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.14802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608535v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of viability and phagocytic responses of hemocytes withdrawn from the bivalves Mytilus edulis and Dreissena polymorpha, and exposed to human parasitic protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of immune-related proteins of Dreissena polymorpha hemocytes and plasma involved in host-microbe interactions by differential proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63321-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.452 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318108v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Camilleri</w:t>
+                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289346v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (4), pp.1261-1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of cytotoxic effects of human protozoan parasites on zebra mussel ( Dreissena polymorpha ) haemocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Le Foll</w:t>
+                <w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Eb-Levadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.414-418. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 690, pp.511-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314774v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+                <w:t xml:space="preserve">First evidence of cytotoxic effects of human protozoan parasites on zebra mussel ( Dreissena polymorpha ) haemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.414-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854257v1</w:t>
+                <w:t xml:space="preserve">hal-02314774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
+                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (8), pp.1478-1499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1478-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862938v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-metallic contamination around former uranium mines induces adverse effects and acclimation disturbance in three-spined stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.92-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/xeno.2014.4904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2910,279 +3044,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3192,91 +3326,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of aged and unaged conventional or biodegradable mulching films microplastics to the estuarine bivalve Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,113 +3429,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2024 Plastic pollution from macro to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité de microplastiques de polyéthylène, vieillis et non vieillis, sur le bivalve estuarien Scrobicularia plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Latchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,909 +3554,909 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs saisonniers, morphologiques et des conditions d'élevage sur la réponse immunitaire de l'épinoche à trois-épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités de défenses immunitaires et de leur acclimatation dans un contexte de contamination polymétallique chez l'épinoche a trois épines (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandoned uranium mine-induced effects in caged roach : a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe) : "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,147 +4466,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4482,163 +4616,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mollusc Bivalves as Indicators of Contamination of Water Bodies by Protozoan Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Geba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-448, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-409548-9.10979-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4648,114 +4782,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux d'une contamination métallique liée à des rejets miniers uranifères sur l'épinoche à trois épines (Gasterosteus aculeatus L.). Implication dans la susceptibilité envers un stress biologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecotoxicologie. Université de Reims Champagne-Ardenne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REIMS027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04483486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4902,51 +5036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>