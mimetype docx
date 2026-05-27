--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1044,1216 +1044,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04164157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an environmental microplastic mixture from the Seine River and one of the main associated plasticizers, dibutylphthalate, on the sentinel species Hediste diversicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oihana Latchere</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454243v1</w:t>
+                <w:t xml:space="preserve">hal-04493047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of SARS-CoV-2 genome detection in zebra mussel (Dreissena polymorpha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity assessment of microplastics within the Loire River in the clam Corbicula fluminea exposed to environmentally relevant exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113866⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.1125-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530239v1</w:t>
+                <w:t xml:space="preserve">hal-05454243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and infectivity of Toxoplasma gondii and Cryptosporidium parvum oocysts bioaccumulated by Dreissena polymorpha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Favennec</w:t>
+                <w:t xml:space="preserve">First evidence of SARS-CoV-2 genome detection in zebra mussel (Dreissena polymorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.14802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.113866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117978v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+                <w:t xml:space="preserve">Survival and infectivity of Toxoplasma gondii and Cryptosporidium parvum oocysts bioaccumulated by Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Géba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), p. 504-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.14802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454250v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of viability and phagocytic responses of hemocytes withdrawn from the bivalves Mytilus edulis and Dreissena polymorpha, and exposed to human parasitic protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of immune-related proteins of Dreissena polymorpha hemocytes and plasma involved in host-microbe interactions by differential proteomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leprêtre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63321-z⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608535v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of immune-related proteins of Dreissena polymorpha hemocytes and plasma involved in host-microbe interactions by differential proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63321-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493366v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and molecular complementary immune stress markers for the model species Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.452 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318108v1</w:t>
+                <w:t xml:space="preserve">hal-03493366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (4), pp.1261-1276. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+              <w:t xml:space="preserve">, 2019, 45, pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454239v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fish otoliths as a temporal biomarker of field uranium exposure</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Eb-Levadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,2246 +2367,3007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of cytotoxic effects of human protozoan parasites on zebra mussel ( Dreissena polymorpha ) haemocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank Le Foll</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12720⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4), pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314774v1</w:t>
+                <w:t xml:space="preserve">hal-05454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+                <w:t xml:space="preserve">First evidence of cytotoxic effects of human protozoan parasites on zebra mussel ( Dreissena polymorpha ) haemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.414-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854257v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
+                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862938v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1478-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Deprivation and Modulation of Hemocyte Activity in the Zebra Mussel ( Dreissena polymorpha )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.034.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-metallic contamination around former uranium mines induces adverse effects and acclimation disturbance in three-spined stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.92-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/xeno.2014.4904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using bivalves to assess the risks of microplastics and associated pollutants: the case of the Loire River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 36th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Maastricht (Netherland), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicity of aged and unaged conventional or biodegradable mulching films microplastics to the estuarine bivalve Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICRO 2024 Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicité de microplastiques de polyéthylène, vieillis et non vieillis, sur le bivalve estuarien Scrobicularia plana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics in freshwater biotic and abiotic matrices sampled in the Loire River (France) and their ecotoxicology effects on Corbicula fluminea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihana Latchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, On line, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des facteurs saisonniers, morphologiques et des conditions d'élevage sur la réponse immunitaire de l'épinoche à trois-épines, Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des capacités de défenses immunitaires et de leur acclimatation dans un contexte de contamination polymétallique chez l'épinoche a trois épines (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandoned uranium mine-induced effects in caged roach : a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe) : "Building a better future : Responsible innovation and environmental protection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of aged and unaged conventional or biodegradable mulching films microplastics to the estuarine bivalve Scrobicularia plana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+                <w:t xml:space="preserve">SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05453778v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité de microplastiques de polyéthylène, vieillis et non vieillis, sur le bivalve estuarien Scrobicularia plana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouloud</w:t>
+                <w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1013 lines deleted...]
-            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4616,163 +5377,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mollusc Bivalves as Indicators of Contamination of Water Bodies by Protozoan Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Geba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.443-448, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-409548-9.10979-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4782,114 +5543,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sublétaux d'une contamination métallique liée à des rejets miniers uranifères sur l'épinoche à trois épines (Gasterosteus aculeatus L.). Implication dans la susceptibilité envers un stress biologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecotoxicologie. Université de Reims Champagne-Ardenne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REIMS027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04483486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5036,51 +5797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lortholarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Latchere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02702-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guernic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14802" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.10.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.10.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02608535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63321-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eb-Levadoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camilleri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Felix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0226" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2014.4904" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246317v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bado-Nilles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Geba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-409548-9.10979-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04483486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REIMS027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>