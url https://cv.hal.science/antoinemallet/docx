--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -310,85 +310,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t>
+                <w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Méreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
@@ -406,190 +406,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420270v1</w:t>
+                <w:t xml:space="preserve">hal-04884386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884386v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t>
               </w:r>
@@ -627,51 +605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -682,393 +660,406 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Méreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571870v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Ura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t>
+              <w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571878v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t>
+              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406245v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Méreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1087,300 +1078,511 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Images Correlation Matrix for Forensics Applications</w:t>
+                <w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUT+ 3rd workshop on Data Science and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153709v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of Images Correlation Matrix for Forensics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUT+ 3rd workshop on Data Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes, Jul 2023, TROYES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification de Développements d'Images par Matrices de Corrélations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble; Association Gretsi, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150027v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE POSSIBLE DETECTABILITY OF IMAGE-IN-IMAGE STEGANOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1527,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04150027v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04150027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>