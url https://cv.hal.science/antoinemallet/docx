--- v1 (2026-04-04)
+++ v2 (2026-05-22)
@@ -344,51 +344,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t>
+                <w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Méreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
@@ -406,852 +406,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884386v1</w:t>
+                <w:t xml:space="preserve">hal-05420270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORENSICS ANALYSIS OF RESIDUAL NOISE TEXTURE IN DIGITAL IMAGES FOR DETECTION OF DEEPFAKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Méreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241613v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t>
+                <w:t xml:space="preserve">Distance image-image pour la détection d'images générées par modèles de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041276v1</w:t>
+                <w:t xml:space="preserve">hal-05241613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensics Analysis of Residual Noise Texture in digital Images for Detection of Deepfake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Detection of AI-Generated Images based on Noise Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Méreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mallet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Advanced Machine Learning and Data Science (AMLDS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10887712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05420270v1</w:t>
+                <w:t xml:space="preserve">hal-05041276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t>
+              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406245v1</w:t>
+                <w:t xml:space="preserve">hal-04571870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Correlation as a Forensic Feature to Mitigate the Cover-Source Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3658664.3659638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Méreur</w:t>
+                <w:t xml:space="preserve">Toward Universal Detector for Synthesized Images by Estimating Generative AI Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Kuribayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akinobu Ura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t>
+              <w:t xml:space="preserve">2024 Asia Pacific Signal and Information Processing Association Annual Summit and Conference (APSIPA ASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Macau, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APSIPAASC63619.2025.10849267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601453v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Intrinsic Difficulty and Regret to Properties of Multivariate Gaussians in Image Steganalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Deepfakes a Game Changer in Digital Images Steganography Leveraging the Cover-Source-Mismatch?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Méreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM Workshop on Information Hiding and Multimedia Security (ACM IH&amp;MMSEC'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Baiona, Spain. </w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3658664.3659643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3670893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571870v2</w:t>
+                <w:t xml:space="preserve">hal-04601453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Images Correlation Matrix for Forensics Applications</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,51 +1371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE POSSIBLE DETECTABILITY OF IMAGE-IN-IMAGE STEGANOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1729,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04150027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Kuribayashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;reur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04921397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bene&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-024-00171-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10887712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571870v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571878v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658664.3659638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Seo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Ura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSIPAASC63619.2025.10849267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601453v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giboulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04150027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>