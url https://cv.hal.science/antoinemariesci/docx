--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -175,447 +175,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Repression and Threat Narratives in Politics: Social Goals and Cognitive Foundations</w:t>
+                <w:t xml:space="preserve">Prompt selection matters: enhancing text annotations for social sciences with large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.70089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (73), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42001-025-00388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365710v1</w:t>
+                <w:t xml:space="preserve">hal-05421152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laypeople have difficulty processing efficiency when assessing environmental policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Motivations to connect with like-minded audiences increase partisan sharing on social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent Strickland</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Public Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/bpp.2025.10025⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (7), pgaf197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421179v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt selection matters: enhancing text annotations for social sciences with large language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Abraham</w:t>
+                <w:t xml:space="preserve">Laypeople have difficulty processing efficiency when assessing environmental policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marie</w:t>
+                <w:t xml:space="preserve">Hugo Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42001-025-00388-6⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/bpp.2025.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421152v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations to connect with like-minded audiences increase partisan sharing on social media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Speech Repression and Threat Narratives in Politics: Social Goals and Cognitive Foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (7), pgaf197. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nyas.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365736v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralization of Rationality Can Stimulate Sharing of Hostile and False News on Social Media, but Intellectual Humility Inhibits it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (1), pp.57-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,64 +662,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral commitment to gender equality increases (mis)perceptions of gender bias in hiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (6), pp.1211-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -766,64 +766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral commitment to gender equality increases (mis)perceptions of gender bias in hiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.1211 - 1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,373 +851,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moralization and extremism robustly amplify myside sharing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and moral psychology of COVID-19 across 69 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Altay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavio Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rêgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ceren Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biljana Gjoneska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad078⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386308v1</w:t>
+                <w:t xml:space="preserve">hal-04312261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and moral psychology of COVID-19 across 69 countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ceren Ay</w:t>
+                <w:t xml:space="preserve">Moralization and extremism robustly amplify myside sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biljana Gjoneska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacha Altay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Strickland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.272. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pgad078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02080-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04312261v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralization and extremism robustly amplify myside sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (4), pgad078. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2023, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421145v1</w:t>
+                <w:t xml:space="preserve">hal-04386308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
               </w:r>
@@ -1475,77 +1475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cognitive foundations of misinformation on science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,51 +1669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B367BA92"/>
+    <w:nsid w:val="2980FD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1900,51 +1900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinemariesci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7958-0153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.70089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Trad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bpp.2025.10025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421152v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00388-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bang Petersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2024.2363542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.3071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R&#234;go" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceren Ay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02080-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03090172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinemariesci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7958-0153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421152v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00388-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bang Petersen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bpp.2025.10025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.70089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2024.2363542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.3071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R&#234;go" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceren Ay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02080-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03090172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>