--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7958-0153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=immG3K4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1441 +188,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt selection matters: enhancing text annotations for social sciences with large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (73), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42001-025-00388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations to connect with like-minded audiences increase partisan sharing on social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (7), pgaf197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laypeople have difficulty processing efficiency when assessing environmental policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/bpp.2025.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Repression and Threat Narratives in Politics: Social Goals and Cognitive Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.70089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralization of Rationality Can Stimulate Sharing of Hostile and False News on Social Media, but Intellectual Humility Inhibits it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (1), pp.57-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584609.2024.2363542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral commitment to gender equality increases (mis)perceptions of gender bias in hiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (6), pp.1211-1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsp.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral commitment to gender equality increases (mis)perceptions of gender bias in hiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualin Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.1211 - 1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejsp.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and moral psychology of COVID-19 across 69 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomislav Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rêgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ceren Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biljana Gjoneska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralization and extremism robustly amplify myside sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (4), pgad078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moralization and extremism robustly amplify myside sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Van Bavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B. Nezlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay J van Bavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B Nezlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cognitive foundations of misinformation on science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Strickland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202050205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03090172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1669,51 +1690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2980FD44"/>
+    <w:nsid w:val="9A811AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1900,51 +1921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinemariesci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7958-0153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421152v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00388-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bang Petersen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Trad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bpp.2025.10025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.70089" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2024.2363542" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.3071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421188v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R&#234;go" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceren Ay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02080-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03090172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinemariesci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7958-0153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=immG3K4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421152v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arnal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-025-00388-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bang Petersen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Trad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bpp.2025.10025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.70089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2024.2363542" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Xiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.3071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R&#234;go" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ceren Ay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02080-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03090172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202050205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>