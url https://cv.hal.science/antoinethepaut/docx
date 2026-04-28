--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -109,51 +109,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pontais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
@@ -162,102 +162,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pontais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
@@ -266,69 +257,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qez⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605482v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension ouvrage A. Richard-Bossez (2023). L’entrée dans les apprentissages scolaires et ses inégalités. Lecture sociologique de la construction des savoirs à l’école maternelle. Presses Universitaire de Rennes.</w:t>
               </w:r>
@@ -1299,178 +1299,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questions didactiques aux changements de contenus d'éducation et de formation :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Ligozat (Didactique comparée, UNIGE) &amp; Corinne Marlot (Didactique des Sciences, HEP Vaud), Jun 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformer les pratiques pour mieux enseigner. Une étude de l'épistémologie pratique lors d'une ingénierie didactique de l'enseignement des sports collectifs par débat d'idées en EPS à l'école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3è congrès international de la Théorie de l'Action Conjointe en Didactique : coopération et dispositif de coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maël LE PAVEN JARNO (Université Bretagne Occidentale), Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335425v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04230165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
               </w:r>
@@ -1545,273 +1545,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un observatoire de l’enseignement de l’EPS à l’école primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Robbes &amp; Gilles Monceaux, Oct 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude du processus de la disciplinarisation à l’école maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno ROBBES Gilles MONCEAUX, Oct 2021, Cergy-Pontoise (Université de), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept de régulation didactique : conditions du transfert d'une didactique disciplinaire à une autre. Une étude du couplage « dynamique du contrat didactique – format pédagogique » lors de l'enseignement de deux disciplines distinctes par un même enseignant Professeur d'Ecole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l'ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464137v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’étude des régulations didactiques révèle du processus de disciplinarisation à l’école maternelle.</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications verbales et interactions langagières au cours de l'enseignement des jeux sportifs collectifs et de l'étude de la langue à l'école élémentaire (Cycle 3) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1° colloque international de l'ARCD. Où va la didactique comparée ? Didactiques disciplinaires et approches comparatistes des pratiques d'enseignement et d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,199 +3170,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistémologies pratiques du professeur et des élèves. Une étude de l’enseignement par débats d’idées au cours des jeux sportifs collectifs à l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Cloes Alexandre Mouton Benoit Lenzen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://popups.uliege.be/sepaps20/index.php?id=482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que l'étude des régulations didactiques révèle du processus de disciplinarisation à l'école maternelle. Etude de cas en éducation physique et sportive à l'école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La TACD en questions, questions à la didactique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparatiste de la régulation didactique : une étude du couplage « dynamique du contrat didactique geste d’ajustement » lors de l'enseignement de deux disciplines distinctes par un même enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3394,51 +3394,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règle sportive et transmission des techniques corporelles. Evolution des pratiques et questions de temporalités</w:t>
+                <w:t xml:space="preserve">Règle sportive et transmission des techniques corporelles. Evolution des pratiques et questions de temporalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
@@ -3447,93 +3447,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et intervention en EPS et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621150v1</w:t>
+                <w:t xml:space="preserve">hal-03196340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règle sportive et transmission des techniques corporelles. Evolution des pratiques et questions de temporalités.</w:t>
+                <w:t xml:space="preserve">Règle sportive et transmission des techniques corporelles. Evolution des pratiques et questions de temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Léziart</w:t>
@@ -3542,289 +3542,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et intervention en EPS et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196340v1</w:t>
+                <w:t xml:space="preserve">hal-04621150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contenus disciplinaires de l'EPS au prisme des communications verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage : Approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et compétences dans deux disciplines scolaires. Etude des performances didactiques en Français et en EPS à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche comparative des savoirs et compétences en didactique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et compétences dans deux disciplines scolaires. Etude des performances didactiques en français et en EPS à l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, pp.239-261, 2015, 978-2-36013-293-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460484v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01662230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications verbales et interactions langagières au cours de l'enseignement des jeux sportifs collectifs à l'école élémentaire (Cycle 3)</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02614088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.079.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1998.1585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05479569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loison Marc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groenen Haimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapusta Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02614088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.079.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1998.1585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05479569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loison Marc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groenen Haimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapusta Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>