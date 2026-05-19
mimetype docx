--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -109,51 +109,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
+                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pontais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
@@ -162,93 +162,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qez⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605482v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’enquête des « écoles vitaminées » à l’EPS et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">hal-04605483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pontais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
@@ -257,78 +266,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11qez⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04605483v1</w:t>
+                <w:t xml:space="preserve">hal-04605482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension ouvrage A. Richard-Bossez (2023). L’entrée dans les apprentissages scolaires et ses inégalités. Lecture sociologique de la construction des savoirs à l’école maternelle. Presses Universitaire de Rennes.</w:t>
               </w:r>
@@ -1299,178 +1299,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformer les pratiques pour mieux enseigner. Une étude de l'épistémologie pratique lors d'une ingénierie didactique de l'enseignement des sports collectifs par débat d'idées en EPS à l'école primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3è congrès international de la Théorie de l'Action Conjointe en Didactique : coopération et dispositif de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maël LE PAVEN JARNO (Université Bretagne Occidentale), Nov 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions didactiques aux changements de contenus d'éducation et de formation :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international de l'ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Ligozat (Didactique comparée, UNIGE) &amp; Corinne Marlot (Didactique des Sciences, HEP Vaud), Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230165v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04335425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour une EPS de qualité dans le 1er degré</w:t>
               </w:r>
@@ -1545,273 +1545,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un observatoire de l’enseignement de l’EPS à l’école primaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pontais</w:t>
+                <w:t xml:space="preserve">Le concept de régulation didactique : conditions du transfert d'une didactique disciplinaire à une autre. Une étude du couplage « dynamique du contrat didactique – format pédagogique » lors de l'enseignement de deux disciplines distinctes par un même enseignant Professeur d'Ecole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude du processus de la disciplinarisation à l’école maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruno Robbes &amp; Gilles Monceaux, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">, Bruno ROBBES Gilles MONCEAUX, Oct 2021, Cergy-Pontoise (Université de), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un observatoire de l’enseignement de l’EPS à l’école primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pontais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruno ROBBES Gilles MONCEAUX, Oct 2021, Cergy-Pontoise (Université de), France</w:t>
+              <w:t xml:space="preserve">, Bruno Robbes &amp; Gilles Monceaux, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04464137v1</w:t>
+                <w:t xml:space="preserve">hal-04060737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’étude des régulations didactiques révèle du processus de disciplinarisation à l’école maternelle.</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications verbales et interactions langagières au cours de l'enseignement des jeux sportifs collectifs et de l'étude de la langue à l'école élémentaire (Cycle 3) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1° colloque international de l'ARCD. Où va la didactique comparée ? Didactiques disciplinaires et approches comparatistes des pratiques d'enseignement et d'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,199 +3170,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que l'étude des régulations didactiques révèle du processus de disciplinarisation à l'école maternelle. Etude de cas en éducation physique et sportive à l'école maternelle française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La TACD en questions, questions à la didactique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épistémologies pratiques du professeur et des élèves. Une étude de l’enseignement par débats d’idées au cours des jeux sportifs collectifs à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Cloes Alexandre Mouton Benoit Lenzen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://popups.uliege.be/sepaps20/index.php?id=482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparatiste de la régulation didactique : une étude du couplage « dynamique du contrat didactique geste d’ajustement » lors de l'enseignement de deux disciplines distinctes par un même enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,247 +3584,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Savoirs et compétences dans deux disciplines scolaires. Etude des performances didactiques en Français et en EPS à l'école élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche comparative des savoirs et compétences en didactique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et compétences dans deux disciplines scolaires. Etude des performances didactiques en français et en EPS à l'école élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.239-261, 2015, 978-2-36013-293-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les contenus disciplinaires de l'EPS au prisme des communications verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contenus d'enseignement et d'apprentissage : Approches didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662230v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04460484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications verbales et interactions langagières au cours de l'enseignement des jeux sportifs collectifs à l'école élémentaire (Cycle 3)</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02614088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.079.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1998.1585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05479569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loison Marc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groenen Haimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapusta Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pontais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02614088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.079.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03186970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.1998.1585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05479569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01677970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03196340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01662230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03185853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01738629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loison Marc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groenen Haimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapusta Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>