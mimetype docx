--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -488,217 +488,221 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying Cairo: The Machinery of Social Reform in the Nasser-Era Administration</w:t>
+                <w:t xml:space="preserve">The Peasantry in 1930s-1940s Egypt: Al-Ard by al-Sharqawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Khairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Academy for Overseas Sciences (PRAOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Agrarian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321995v1</w:t>
+                <w:t xml:space="preserve">hal-05576809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth&amp;quot; in Nasser's time: a class identity</w:t>
+                <w:t xml:space="preserve">Surveying Cairo: The Machinery of Social Reform in the Nasser-Era Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZMO Working Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Academy for Overseas Sciences (PRAOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58144/20240410-000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34816/ifao.2c98-85a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788907v1</w:t>
+                <w:t xml:space="preserve">hal-05321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Welfare State et développement : circulations globales et politiques locales (années 1920-1970)</w:t>
               </w:r>
@@ -806,98 +810,176 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147 (1), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth&amp;quot; in Nasser's time: a class identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZMO Working Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58144/20240410-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare state et développement :circulations globales et politiques locales (années 1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -913,51 +995,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -967,102 +1049,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages historiens de la presse intellectuelle en contexte autoritaire – le cas nassérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Collas; Erwan Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse comme source. Retours d’expériences et mode d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Codex, 2023, 978-2-918783-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,98 +1154,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’analyse de sa hiérarchie sociale : classes moyennes et capitalisme au Maroc et en Égypte (années 1950 et 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques économiques de la société marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Perrier (Iremam); Scott Viallet-Thévenin (Université Mohammed VI Polytechnique); Centre-Jacques Berque, May 2022, Rabat (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1173,221 +1255,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography of a Friendly Country: An Egyptian Feminist’s Travelogue at the Dawn of the Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58144/20251130-000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Middle class, al-ṭabaqa al-wusṭā or al-ṭabaqa al-mutawassiṭa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabic Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis de recherches. Travail, classes sociales et politiques publiques au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Truong-Loï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire. 2022, pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1455,51 +1638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A26BEEC7"/>
+    <w:nsid w:val="B1947B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1686,51 +1869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Khairy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>