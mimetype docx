--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antoinette Ferrand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Membre scientifique (Ifao - Le Caire)</w:t>
+        <w:t xml:space="preserve">Membre scientifique (Ifao - Le Caire)www.aferrand.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -488,444 +488,526 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Peasantry in 1930s-1940s Egypt: Al-Ard by al-Sharqawi</w:t>
+                <w:t xml:space="preserve">The Peasantry in 1930s–1940s Egypt: Al-Ard by al-Sharqawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Khairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agrarian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576809v1</w:t>
+                <w:t xml:space="preserve">hal-05595716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying Cairo: The Machinery of Social Reform in the Nasser-Era Administration</w:t>
+                <w:t xml:space="preserve">The Peasantry in 1930s-1940s Egypt: Al-Ard by al-Sharqawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Khairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Academy for Overseas Sciences (PRAOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Agrarian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321995v1</w:t>
+                <w:t xml:space="preserve">hal-05576809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Welfare State et développement : circulations globales et politiques locales (années 1920-1970)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveying Cairo: The Machinery of Social Reform in the Nasser-Era Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Academy for Overseas Sciences (PRAOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34816/ifao.2c98-85a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608357v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socialistes égyptiens face aux réformes de la famille : enjeux de développement social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147 (1), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Welfare State et développement : circulations globales et politiques locales (années 1920-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mayens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth&amp;quot; in Nasser's time: a class identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMO Working Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58144/20240410-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -935,111 +1017,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare state et développement :circulations globales et politiques locales (années 1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1049,102 +1131,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages historiens de la presse intellectuelle en contexte autoritaire – le cas nassérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Collas; Erwan Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse comme source. Retours d’expériences et mode d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Codex, 2023, 978-2-918783-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1154,98 +1236,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’analyse de sa hiérarchie sociale : classes moyennes et capitalisme au Maroc et en Égypte (années 1950 et 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques économiques de la société marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Perrier (Iremam); Scott Viallet-Thévenin (Université Mohammed VI Polytechnique); Centre-Jacques Berque, May 2022, Rabat (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1255,100 +1337,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography of a Friendly Country: An Egyptian Feminist’s Travelogue at the Dawn of the Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58144/20251130-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1358,98 +1440,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle class, al-ṭabaqa al-wusṭā or al-ṭabaqa al-mutawassiṭa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1459,118 +1541,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de recherches. Travail, classes sociales et politiques publiques au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Truong-Loï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire. 2022, pp.191-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1638,51 +1720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1947B46"/>
+    <w:nsid w:val="C08DCACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1869,51 +1951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Khairy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Khairy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>