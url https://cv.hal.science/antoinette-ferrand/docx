--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">255769466</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=31HGjRYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -255,100 +276,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le juste milieu : histoire du concept de « classe moyenne » dans l'Égypte de Nasser (1952-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Sorbone Université, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04874877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -358,153 +379,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Égypte de Nasser : classes moyennes et idéal socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora syriaque-orthodoxe de Jérusalem. Pèlerins, réfugiés et fabrique communautaire à l’époque ottomane et mandataire 1831-1948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geuthner. , 2021, 978-2-7053-4073-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -514,500 +535,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peasantry in 1930s–1940s Egypt: Al-Ard by al-Sharqawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Khairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agrarian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peasantry in 1930s-1940s Egypt: Al-Ard by al-Sharqawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Khairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agrarian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveying Cairo: The Machinery of Social Reform in the Nasser-Era Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Academy for Overseas Sciences (PRAOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34816/ifao.2c98-85a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socialistes égyptiens face aux réformes de la famille : enjeux de développement social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147 (1), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Welfare State et développement : circulations globales et politiques locales (années 1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth&amp;quot; in Nasser's time: a class identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZMO Working Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58144/20240410-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1017,111 +1038,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare state et développement :circulations globales et politiques locales (années 1920-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mayens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1131,102 +1152,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages historiens de la presse intellectuelle en contexte autoritaire – le cas nassérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Collas; Erwan Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La presse comme source. Retours d’expériences et mode d’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Codex, 2023, 978-2-918783-27-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1236,98 +1257,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’analyse de sa hiérarchie sociale : classes moyennes et capitalisme au Maroc et en Égypte (années 1950 et 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques économiques de la société marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Perrier (Iremam); Scott Viallet-Thévenin (Université Mohammed VI Polytechnique); Centre-Jacques Berque, May 2022, Rabat (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1337,100 +1358,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography of a Friendly Country: An Egyptian Feminist’s Travelogue at the Dawn of the Cold War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58144/20251130-000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1440,98 +1461,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle class, al-ṭabaqa al-wusṭā or al-ṭabaqa al-mutawassiṭa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabic Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1541,118 +1562,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de recherches. Travail, classes sociales et politiques publiques au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Truong-Loï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire. 2022, pp.191-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1720,51 +1741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C08DCACA"/>
+    <w:nsid w:val="67A70696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1951,51 +1972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Khairy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoinette-ferrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4760-5384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255769466" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=31HGjRYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04874877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Khairy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34816/ifao.2c98-85a0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mayens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20240410-000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58144/20251130-000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Truong-Lo&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>