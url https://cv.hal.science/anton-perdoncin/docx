--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -1365,1011 +1365,1162 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching different sources of information on the same individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Im)mobilités et fins de carrières ouvrières dans la désindustrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: “Unlocking Data from Historical Documents”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jack, Joseph and Morton Mandel Center for Advanced Holocaust Studies (United States Holocaust Memorial Museum), Mar 2025, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">Désindustrialisation, nation, immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DePOT, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042992v1</w:t>
+                <w:t xml:space="preserve">halshs-05543974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
+                <w:t xml:space="preserve">Matching different sources of information on the same individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Escaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop: “Unlocking Data from Historical Documents”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jack, Joseph and Morton Mandel Center for Advanced Holocaust Studies (United States Holocaust Memorial Museum), Mar 2025, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864347v1</w:t>
+                <w:t xml:space="preserve">hal-05042992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vote RN, syndicalisme et activité militante : un état des lieux statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Belkheiri</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Historical Materialism Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864350v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05543982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience du Panel Vico</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does class count? Polish Jews Facing Persecutions, Lubartów 1939-1943</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Quantifying the Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04873527v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Machut</w:t>
+                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04877274v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonneville</w:t>
+                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Belkheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874268v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Machut</w:t>
+                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04873616v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding One's Faith, Escaping Identification: A Longitudinal and Relational Approach to Silences in Historical Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences History Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toronto ( CA ), Canada</w:t>
+              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04877474v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter en situation coloniale : continuités, legs et transferts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience du Panel Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale XIXe–XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04877491v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04873527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does class count? Polish Jews Facing Persecutions, Lubartów 1939-1943</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantifying the Holocaust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877457v1</w:t>
+                <w:t xml:space="preserve">halshs-04873616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiding One's Faith, Escaping Identification: A Longitudinal and Relational Approach to Silences in Historical Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences History Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter en situation coloniale : continuités, legs et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale XIXe–XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de persécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2385,51 +2536,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2439,266 +2590,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grysole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Terrazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. UGA Éditions, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la violence. Tracés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2707,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2761,1488 +2912,1488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Nord au Souss. Circulations (post-)coloniales, migrations et exploitation des mineurs marocains (1955-1990)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
+              <w:t xml:space="preserve">Vanessa Di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les territoires du « Nord ». Capitalisme, altérité et pauvreté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ échanges (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEREQ; Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-328, 2024, 9782111724549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11uuc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03639376v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience de PanelVico</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Nord au Souss. Circulations (post-)coloniales, migrations et exploitation des mineurs marocains (1955-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vanessa di Paola; Christophe Guitton. </w:t>
+              <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ? XXIXes journées du longitudinal, 24-25 juin 2024, Aix-en-Provence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouverner les territoires du « Nord ». Capitalisme, altérité et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, 2024, 9782757442326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04872917v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience de PanelVico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vanessa Di Paola; Christophe Guitton. </w:t>
+              <w:t xml:space="preserve">Vanessa di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11uuc⟩</w:t>
+              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ? XXIXes journées du longitudinal, 24-25 juin 2024, Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Céreq, pp.305-316, 2024, Céreq Échanges, 9782111724549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11utp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04877265v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Grands déplacements et micro-distinctions : des mobilités sociales en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Grysole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Terrazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se (dé)placer. Mobilités sociales et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-27, 2023, Sociétés contemporaines, 1032004622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Sayad et le travail : une sociologie de l’assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Actes des colloques organisés par l’ICSCC (Fudan) et le labex Transfers (ENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.569-580, 2022, 978-2-38072-067-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03639375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra stabilità e precarietà: contratti e immigrazione nell’industria del carbone in Francia (1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Bernardi; Ferruccio Ricciardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le frontiere del contratto : status, mobilità, dipendenza (XIX-XX secolo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.221-248, 2022, 978-88-85812-90-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03639339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Poullaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Mariot, P. Mercklé et A. Perdoncin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ne bouge. Enquête sur le confinement du printemps 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37747-243-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03166664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la crise sanitaire devient-elle une crise sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ne bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.73-81, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et immigrés, même patron, même combat ? La CGT et les immigrés, une tension dans l’universel ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Évelyne Bressol, Jérôme Pélisse, Michel Pigenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CGT (1975-1995). Un syndicalisme à l’épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre Bleu Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03639370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleuses et travailleurs immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Bureau; Antonella Corsani; Olivier Giraud; Frédéric Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeseoPress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.649-663, 2019, 978-987-723-198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03639371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies: Moroccan Workers in Europe</w:t>
+                <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies : Moroccan Workers in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Davis, Muriam Haleh and Serres, Thomas. </w:t>
+              <w:t xml:space="preserve">Muriam Haleh Davis; Thomas Serres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Africa and the making of Europe: governance, institutions and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, an imprint of Bloomsbury Publishing Plc, pp.67-89, 2018, 978-1-350-02182-2</w:t>
+              <w:t xml:space="preserve">North Africa and the Making of Europe. Governance, Institutions and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178214v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies : Moroccan Workers in Europe</w:t>
+                <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies: Moroccan Workers in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriam Haleh Davis; Thomas Serres. </w:t>
+              <w:t xml:space="preserve">Davis, Muriam Haleh and Serres, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Africa and the Making of Europe. Governance, Institutions and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, 2018</w:t>
+              <w:t xml:space="preserve">North Africa and the making of Europe: governance, institutions and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, an imprint of Bloomsbury Publishing Plc, pp.67-89, 2018, 978-1-350-02182-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03639366v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Daitch-Mokotoff Soundex Function for R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : objectifs et premiers résultats</w:t>
-[...85 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Online Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03103079v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sources</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : objectifs et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/v73o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627914v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03103079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : synthèse des objectifs et des premiers résultats</w:t>
+                <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
@@ -4276,100 +4427,100 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/v73n⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509935v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
+                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : synthèse des objectifs et des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
@@ -4403,190 +4554,190 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/v73n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509968v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datatools R Package: A Set of Functions for Historical and Social Science Quantitative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03631202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4596,91 +4747,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4690,100 +4841,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Marocains pour fermer les mines : immigration et récession charbonnière dans le Nord-Pas-de-Calais (1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLN042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01957590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,157 +4944,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités sociales et migrations internationales (5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Kaue Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saib Musette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02282260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5011,51 +5162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB35F93"/>
+    <w:nsid w:val="C34CB1EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5242,51 +5393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>