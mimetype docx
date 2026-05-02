--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1399,1080 +1399,1080 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Im)mobilités et fins de carrières ouvrières dans la désindustrialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching different sources of information on the same individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Escaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Désindustrialisation, nation, immigration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DePOT, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop: “Unlocking Data from Historical Documents”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jack, Joseph and Morton Mandel Center for Advanced Holocaust Studies (United States Holocaust Memorial Museum), Mar 2025, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05543974v1</w:t>
+                <w:t xml:space="preserve">hal-05042992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching different sources of information on the same individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vote RN, syndicalisme et activité militante : un état des lieux statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: “Unlocking Data from Historical Documents”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jack, Joseph and Morton Mandel Center for Advanced Holocaust Studies (United States Holocaust Memorial Museum), Mar 2025, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">Historical Materialism Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042992v1</w:t>
+                <w:t xml:space="preserve">halshs-05543982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote RN, syndicalisme et activité militante : un état des lieux statistique</w:t>
+                <w:t xml:space="preserve">(Im)mobilités et fins de carrières ouvrières dans la désindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Materialism Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Désindustrialisation, nation, immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DePOT, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05543982v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05543974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does class count? Polish Jews Facing Persecutions, Lubartów 1939-1943</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantifying the Holocaust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877457v1</w:t>
+                <w:t xml:space="preserve">hal-04864347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Belkheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864347v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
+                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar Belkheiri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864350v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonneville</w:t>
+                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874268v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience du Panel Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877274v1</w:t>
+                <w:t xml:space="preserve">halshs-04873527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience du Panel Vico</w:t>
+                <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04873527v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiding One's Faith, Escaping Identification: A Longitudinal and Relational Approach to Silences in Historical Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Social Sciences History Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04873616v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding One's Faith, Escaping Identification: A Longitudinal and Relational Approach to Silences in Historical Material</w:t>
+                <w:t xml:space="preserve">Compter en situation coloniale : continuités, legs et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences History Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toronto ( CA ), Canada</w:t>
+              <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale XIXe–XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877474v1</w:t>
+                <w:t xml:space="preserve">halshs-04877491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter en situation coloniale : continuités, legs et transferts</w:t>
+                <w:t xml:space="preserve">Does class count? Polish Jews Facing Persecutions, Lubartów 1939-1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale XIXe–XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantifying the Holocaust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877491v1</w:t>
+                <w:t xml:space="preserve">halshs-04877457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2920,342 +2920,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Nord au Souss. Circulations (post-)coloniales, migrations et exploitation des mineurs marocains (1955-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vanessa Di Paola; Christophe Guitton. </w:t>
+              <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouverner les territoires du « Nord ». Capitalisme, altérité et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, 2024, 9782757442326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04877265v1</w:t>
+                <w:t xml:space="preserve">halshs-03639376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Nord au Souss. Circulations (post-)coloniales, migrations et exploitation des mineurs marocains (1955-1990)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience de PanelVico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
+              <w:t xml:space="preserve">Vanessa di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les territoires du « Nord ». Capitalisme, altérité et pauvreté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ? XXIXes journées du longitudinal, 24-25 juin 2024, Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Céreq, pp.305-316, 2024, Céreq Échanges, 9782111724549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11utp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03639376v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience de PanelVico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bidart</w:t>
+                <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vanessa di Paola; Christophe Guitton. </w:t>
+              <w:t xml:space="preserve">Vanessa Di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ? XXIXes journées du longitudinal, 24-25 juin 2024, Aix-en-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 23, Céreq, pp.305-316, 2024, Céreq Échanges, 9782111724549. </w:t>
+              <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ échanges (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEREQ; Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-328, 2024, 9782111724549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11utp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11uuc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04872917v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04877265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Grands déplacements et micro-distinctions : des mobilités sociales en migration</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Daitch-Mokotoff Soundex Function for R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4160,216 +4160,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sources</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : objectifs et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/v73o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03627914v1</w:t>
+                <w:t xml:space="preserve">halshs-03103079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : objectifs et premiers résultats</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/v73o⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03103079v1</w:t>
+                <w:t xml:space="preserve">halshs-03627914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datatools R Package: A Set of Functions for Historical and Social Science Quantitative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5162,51 +5162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C34CB1EF"/>
+    <w:nsid w:val="F9EA9084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5393,51 +5393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>