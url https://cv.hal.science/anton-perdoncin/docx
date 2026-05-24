--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -261,256 +261,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du confinement des travailleurs sur site à l’intersection du travail et du hors-travail : genre, conditions de travail et relations sociales</w:t>
+                <w:t xml:space="preserve">Lire l'histoire des persécutions au XXe siècle au prisme des trajectoires de victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cardon</w:t>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.145.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195408v1</w:t>
+                <w:t xml:space="preserve">halshs-04271631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire l'histoire des persécutions au XXe siècle au prisme des trajectoires de victimes</w:t>
+                <w:t xml:space="preserve">L'expérience du confinement des travailleurs sur site à l’intersection du travail et du hors-travail : genre, conditions de travail et relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Zalc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vincent Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.175-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04271631v1</w:t>
+                <w:t xml:space="preserve">hal-04195408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Mobility and Immobility in the Face of Danger: Polish Jewish Migrations during the 1930s from Below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Escaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -557,51 +557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Henneguelle et Arthur Jatteau, Sociologie de la quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.121-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -630,64 +630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises à l'épreuve de l'attachement : migrations et persécutions à Lubartów, 1939-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Escaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin, L’empire des chiffres. Une sociologie de la quantification, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXVII (1), pp.198-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -812,51 +812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre des sources : identifier, catégoriser, quantifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXVII (2), pp.151-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -890,51 +890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous au charbon ? Inégalités de carrières et mobilités ouvrières dans la récession (Nord-Pas-de-Calais, 1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 122 (1), pp.9-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’activité des immigrés : une approche sociohistorique, 1968-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.39-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. La violence à l'épreuve de la description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1418,51 +1418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching different sources of information on the same individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Escaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: “Unlocking Data from Historical Documents”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jack, Joseph and Morton Mandel Center for Advanced Holocaust Studies (United States Holocaust Memorial Museum), Mar 2025, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1487,51 +1487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote RN, syndicalisme et activité militante : un état des lieux statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Im)mobilités et fins de carrières ouvrières dans la désindustrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désindustrialisation, nation, immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DePOT, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1632,355 +1632,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05543974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
+                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864347v1</w:t>
+                <w:t xml:space="preserve">hal-04874268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Provincialiser la notion de &amp;quot;citoyenneté sociale&amp;quot; à l’aune du cas des travailleurs marocains : une comparaison sociohistorique et spatiale asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Belkheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque. Les politiques de santé et de protection sociale face aux inégalités au Maroc et en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sidi Mohamed Ben Abdellah de Fès, Apr 2024, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864350v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des données +FAIR et accessibles à tous.tes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Employment statistics in Morocco during the Colonial and Post-Colonial Periods: Different Times, Different (Un)Usefulness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
+                <w:t xml:space="preserve">Omar Belkheiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISST, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Counting Work and Workers in Colonial and Post-Colonial Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg University, Oct 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874268v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,77 +2018,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience du Panel Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées du longitudinal, “Crises et transitions: quelles données pour quelles analyses”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail et Céreq, Jun 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2126,90 +2126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
@@ -2238,64 +2238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiding One's Faith, Escaping Identification: A Longitudinal and Relational Approach to Silences in Historical Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences History Association Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter en situation coloniale : continuités, legs et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale XIXe–XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does class count? Polish Jews Facing Persecutions, Lubartów 1939-1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying the Holocaust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2490,64 +2490,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de persécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Grysole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Terrazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. UGA Éditions, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2832,51 +2832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la violence. Tracés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,51 +2926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nord au Souss. Circulations (post-)coloniales, migrations et exploitation des mineurs marocains (1955-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les territoires du « Nord ». Capitalisme, altérité et pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, 2024, 9782757442326</w:t>
@@ -3012,77 +3012,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles données pour analyser les conséquences sociales de la crise sanitaire de la Covid-19 ? L’expérience de PanelVico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ? XXIXes journées du longitudinal, 24-25 juin 2024, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Céreq, pp.305-316, 2024, Céreq Échanges, 9782111724549. </w:t>
@@ -3120,77 +3120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuités professionnelles en contexte de crise. Atouts et limites d’une enquête panélisée sur les effets sociaux de la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Di Paola; Christophe Guitton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et transitions : quelles données pour quelles analyses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREQ échanges (23), </w:t>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Grysole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Terrazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,203 +3373,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Sayad et le travail : une sociologie de l’assignation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tra stabilità e precarietà: contratti e immigrazione nell’industria del carbone in Francia (1945-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
+              <w:t xml:space="preserve">Claudia Bernardi; Ferruccio Ricciardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés croisés, passés composés. Actes des colloques organisés par l’ICSCC (Fudan) et le labex Transfers (ENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kimé, pp.569-580, 2022, 978-2-38072-067-9</w:t>
+              <w:t xml:space="preserve">Le frontiere del contratto : status, mobilità, dipendenza (XIX-XX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.221-248, 2022, 978-88-85812-90-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03639375v1</w:t>
+                <w:t xml:space="preserve">halshs-03639339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra stabilità e precarietà: contratti e immigrazione nell’industria del carbone in Francia (1945-1990)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abdelmalek Sayad et le travail : une sociologie de l’assignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Bernardi; Ferruccio Ricciardi. </w:t>
+              <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le frontiere del contratto : status, mobilità, dipendenza (XIX-XX secolo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.221-248, 2022, 978-88-85812-90-1</w:t>
+              <w:t xml:space="preserve">Passés croisés, passés composés. Actes des colloques organisés par l’ICSCC (Fudan) et le labex Transfers (ENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.569-580, 2022, 978-2-38072-067-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03639339v1</w:t>
+                <w:t xml:space="preserve">halshs-03639375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première vague a-t-elle épuisé les soignant.es ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Poullaouec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,64 +3637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la crise sanitaire devient-elle une crise sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ne bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.73-81, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3741,51 +3741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français et immigrés, même patron, même combat ? La CGT et les immigrés, une tension dans l’universel ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Béroud, Évelyne Bressol, Jérôme Pélisse, Michel Pigenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CGT (1975-1995). Un syndicalisme à l’épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleuses et travailleurs immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Bureau; Antonella Corsani; Olivier Giraud; Frédéric Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi. Un dictionnaire sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies : Moroccan Workers in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriam Haleh Davis; Thomas Serres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Africa and the Making of Europe. Governance, Institutions and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, 2018</w:t>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Post)Colonial Migrations between States and Companies: Moroccan Workers in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davis, Muriam Haleh and Serres, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Africa and the making of Europe: governance, institutions and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, an imprint of Bloomsbury Publishing Plc, pp.67-89, 2018, 978-1-350-02182-2</w:t>
@@ -4104,51 +4104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Daitch-Mokotoff Soundex Function for R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4761,51 +4761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,51 +5162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9EA9084"/>
+    <w:nsid w:val="9DDCE96A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5393,51 +5393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anton-perdoncin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2886-3935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14841172X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lubartworld.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Escaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-09030004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.145.0073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16751" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2001.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin (traduction)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SDJLDG56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belkheiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18372" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11utp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/collection/cereq-echanges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/se-deplacer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03642125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18597" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/la-cgt-(1975-1995).html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https ://www.teseopress.com/dictionnaire/chapter/229/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLN042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>