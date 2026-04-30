--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -509,178 +509,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Will Bowers. The Italian Idea: Anglo-Italian Radical Literary Culture, 1815-1823</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Braida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/res/hgaa079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mary Shelley in Italy: Reading Dante and the Creation of an Anglo-Italian Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Braida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495230v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commemorating Mme de Staël and Jane Austen Across Britain and France</w:t>
               </w:r>
@@ -2047,303 +2047,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Defying the Male Sublime and Reclaiming the Earth as a Woman’s Space: Mary Shelley’s Approach to the Sublime in the Novels Frankenstein and Lodore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hungarian Society for the Study of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Eger, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women Journalists and Editors in Britain and Italy 1800-1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in the public space 1800-1939, Great Britain, Ireland, Empire and Commonwealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Bysshe Shelley and Mary Wollstonecraft Shelley and Mme de Staël : Empowering (Women’s) Politics through Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Shelley Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commemorating Mme de Staël and Jane Austen Across Britain and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commémorer autrement et ailleurs. Nouvelle approches transversales et Transnationales des commémorations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115763v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03115754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Defying the Male Sublime: Mary Shelley’s Approach to the Sublime”</w:t>
               </w:r>
@@ -4362,169 +4362,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Italo Svevo : Journalism and the Life of a Writer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Braida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Haynsworth ; Martin MacLaughlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographies and Autobiographies in Modern Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legenda, pp.97-112, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Italo Svevo : Journalism and the Life of a Writer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Laplace Braida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographies and Autobiographies in Modern Italy, ed. by Peter Haynsworth et Martin MacLaughlin (Oxford, Legenda), p. 97-112.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676859v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00477719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante's Inferno in the 1900s : From Drama to Film</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A81FE49"/>
+    <w:nsid w:val="4CF98DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5369,51 +5369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-braida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-398X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113601980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04428747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Laplace Braida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33035/EgerJES.2023.22.99" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida-Laplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgaa079" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2020.0430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2019.1611270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01674283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04942640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05455206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sangirardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cadeddu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ledda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiana Nobili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14870-agregation-anglais-2024-charlotte-lennox-the-female-quixote-9782340079526.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/female-voices.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/Mary-Shelley-Europe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Dante-on-View-The-Reception-of-Dante-in-the-Visual-and-Performing-Arts/Braida-Cale/p/book/9780754658962" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403932334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/Image-Word" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/catalogsearch/result/?q=Dream+and+literary+creation" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4889-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Regards crois&#233;s sur le monde anglophone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01674284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.troubador.co.uk/bookshop/essays-and-literary-criticism/italo-svevo-and-his-legacy-for-the-third-millennium-ii/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fourcourtspress.ie/books/2012/language-and-style-in-dante/contents" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istitutogiuliano.it/pubblicazioni/Silvio_Benco_nocchiero_spirituale.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/recherches-en-litterature-et-civilisation-europeennes-et-hispano-americaines.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05022936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04992491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Antal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33035/EgerJES.2023.22.15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04954648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-braida" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-398X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113601980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.782.0201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04428747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Laplace Braida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33035/EgerJES.2023.22.99" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Braida-Laplace" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21412/leaves_0911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgaa079" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02495230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825577.2020.1844420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/tal.2020.0430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2019.1611270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01674283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04942640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03115727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05455206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sangirardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cadeddu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ledda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiana Nobili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14870-agregation-anglais-2024-charlotte-lennox-the-female-quixote-9782340079526.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/female-voices.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/Mary-Shelley-Europe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laniel-Musitelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Dante-on-View-The-Reception-of-Dante-in-the-Visual-and-Performing-Arts/Braida-Cale/p/book/9780754658962" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781403932334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhra.org.uk/publications/Image-Word" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03119227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anthempress.com/catalogsearch/result/?q=Dream+and+literary+creation" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4889-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03955627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Regards crois&#233;s sur le monde anglophone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01674284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.troubador.co.uk/bookshop/essays-and-literary-criticism/italo-svevo-and-his-legacy-for-the-third-millennium-ii/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fourcourtspress.ie/books/2012/language-and-style-in-dante/contents" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istitutogiuliano.it/pubblicazioni/Silvio_Benco_nocchiero_spirituale.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477717v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/recherches-en-litterature-et-civilisation-europeennes-et-hispano-americaines.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05022936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05326530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04992491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Antal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33035/EgerJES.2023.22.15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04954648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>