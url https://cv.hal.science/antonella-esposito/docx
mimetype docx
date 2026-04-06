--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonella Esposito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonella-esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0507-1417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145194345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 28 (Milieux Denses et Matériaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale de biopolymères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diffraction des Rayons X (DRX). Diffusion des Rayons X aux petits angles (SAXS) en collaboration avec Université de Lille. Calorimétrie Différentielle à Balayage avec Modulation de Température (MT-DSC). Fast Scanning Calorimetry (FSC). Microscopie Optique en Lumière Polarisée (POM). Spectroscopie Diélectrique Large Bande (BDS). Analyse Mécanique Dynamique (DMA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations microstructure-propriétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des modes de relaxation structurale et secondaire dans les biopolymères en fonction de l’architecture macromoléculaire et de la microstructure. Description microstructurale selon des modèles à deux et trois phases, prenant en compte le couplage entre les phases ordonnées et désordonnées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences (recrutement rentrée 2010, titularisation rentrée 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auparavant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat de recherche (allocation MNESR) Ingénierie des Matériaux Polymères (IMP) UMR CNRS #5223, Laboratoire des Matériaux Macromoléculaires (LMM), INSA de Lyon (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Erasmus (4 mois, 3 examens validés) Luleå Tekniska Universitet (Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master thesis (BAC+5) Università degli Studi di Perugia, Ingénierie des Matériaux + Università degli Studi di Napoli &amp;quot;Federico II&amp;quot;, Ingénierie des Matériaux et de la Production (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Diplôme de Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+8) INSA de Lyon, Matériaux Polymères et Composites, Très honorable avec félicitations du jury (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docteur à l'honneur lors de la cérémonie de remise des diplômes de l'INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Diplôme d'Ingénieur des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+5) Università degli Studi di Perugia (Italie), Matériaux Innovants, Très bien avec félicitations du jury (110/100 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cum laude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC), Lycée Littéraire Classique d'Etat &amp;quot;G.C.Tacito&amp;quot; (Italie), Plan National d'Informatique (PNI), Très bien avec félicitations du jury (60/60) (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève du lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève au baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Italien (langue maternelle), Français (courant), Anglais (courant), Espagnol (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur à l’honneur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du concours scientifique national </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er prix concours artistiques nationaux (Italie) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIF 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAS 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses d’étude (mérite) : bourses régionales annuelles </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1998 à 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrello 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève en mathématiques), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secci 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève du lycée), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOE 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève au baccalauréat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'événements scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50èmes Journées de Calorimétrie et d’Analyse Thermique), St-Valery-en-Caux, June 3-5, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1er Colloque Français sur la Spectroscopie Diélectrique appliquée à la caractérisation des Matériaux), Rouen, June 8, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (23rd World Forum on Advanced Materials), Lincoln, Nebraska, March 11-15, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, Sept 7-10, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (45èmes Journées de Calorimétrie et d’Analyse Thermique), Rouen, May 20-23, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rouen Symposia on Advanced Materials), Rouen, June 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1st Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, May 9-12, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POLYCHAR19 (19th World Forum on Advanced Materials), Kathmandu, Nepal, March 20-24, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Formulation, mise en forme et cycle de vie des matériaux polymères », Oyonnax, June 2-5, 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Journée Nationale de Sélection Etudiants 3ème cycle), Lyon, March 11, 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOFUN-POLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd International Symposium on NANOstructured and FUNctional POLYmer-based Materials and Nanocomposites), Lyon, May 29-31, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement aux services R&D et R&T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2010-auj)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zodiac Aerosafety Systems (aujourd'hui Safran Aerosystems) (projets ELASTOCOL et THESIS), L’Oréal, Sealed Air, APTAR Pharma, Nutriset, Sogefi Filtrauto, EnergySol R&D…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAMPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pour la Conception et l’Analyse de Matériaux à Propriétés Innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER 2016 Région Normandie + FEDER, 1 461 977 €, porté par Valérie DUPRAY (SMS, Université de Rouen Normandie) : co-encadrement d'une thèse avec Eric DARGENT (GPM-EIRCAP) (Aurélie BOURDET, soutenance prévue fin 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THermoplastic Erosion Shield for new generation Ice protection System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDER/FSE-IEJ 2014-2020 Région Normandie, porté par Sébastien VERNAY (Responsable R&T, Safran Aerosystems), participation au suivi scientifique d'un post-doc avec Benoît VIEILLE (GPM-ERMECA) (Steven ARAUJO, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les propriétés Mécaniques et physiques des polymères semi-cristallins : contexte aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIN Recherche Région Normandie, porté par Laurent DELBREILH (GPM-EIRCAP), participation au suivi scientifique d'un post-doc avec Loïc Le PLUART (ENSICAEN) (Yoga Sugama SALIM, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d'activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Emilie BOUTHEGOURD 17% (octobre 2010 - janvier 2014), Aurélie BOURDET 50% (octobre 2016 - en cours), Clément FOSSE 50% (octobre 2017 - en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chaque année, encadrement ou suivi de plusieurs étudiants dans différentes filières (M2 EMME-SdM, M1 SdM, L3 Phys-SGM) lors de stages en laboratoire (recherche fondamentale et appliquée) ou en industrie (services R&D et R&T) effectués en France comme à l’étranger (USA, Suède, Italie, Pays-Bas…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (actuellement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (une semaine par an) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Adjunct Research Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Department of Mechanics and Materials Engineering, University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« FTIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plasturgie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contraintes Produits Emballés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Packaging, Evreux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Viscoélasticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1 SdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dégradation mécanique des polymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GP4, ESITech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères et biocomposites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 SdM-GdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MECA5, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Polymères: recyclabilité et dégradabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Master MecaMat, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Caractérisation des polymères à l'état solide »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 Crist/PS/AS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Why and how polymers go green? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (short-course, graduate students, UNL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parrainage « Un chercheur, un enseignant, une classe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Le Corbusier à Saint-Etienne-du-Rouvray, Lycée de la Côte d’Albâtre à Saint-Valéry-en-Caux, Lycée Galilée à Franqueville St-Pierre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et/ou pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité Erasmus entrante et sortante des étudiants dans le Département de Physique (UFR Sciences et Techniques, Université de Rouen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des stages dans le cadre du Master &amp;quot;Sciences de la Matière&amp;quot; (Université de Rouen Normandie), avec Bertrand RADIGUET (M1) et Allisson SAITER (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité internationale des étudiants et des enseignants-chercheurs dans le cadre du Double Diplôme URN-UNL “Sciences de la Matière” (Université de Rouen Normandie) avec les Graduate Studies du College of Engineering (University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des échanges internationaux d'étudiants en licence (undergraduate) dans le cadre du programme U-RASE entre la France et les USA, en collaboration avec Laurent LEBREILH (Université de Rouen), Li TAN (University of Nebraska-Lincoln, NE), Susan Enders (Doane College, NE) et Constantine Tarawneh (UTPA, TX)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universality of Cooperative Fluctuations in Glass-Forming Supercooled Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12255-12265. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2,5-furandicarboxylic acid: status quo , environmental assessment, and blind spots of furanic monomers for bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Annatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Sánchez-Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Mazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simão Pandeirada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Giannakoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4GC00784K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Composition and Structure on the Cooperative Fluctuation in Supercooled Glass-Forming Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (16), pp.4508-4514. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk foams with metallic nanoparticles as scaffolds for soft tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Belda Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.12377. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252212377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Cooling Rate of Fast-Crystallizing Polyesters: The Example of Poly(alkylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A Commemorative Issue in Honor of Professor Jose M. Kenny: Advances in Polymer Composites and Nanocomposites, 16 (19), pp.2792. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16192792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Siracusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging of a biodegradable alicyclic polymer: poly (pentamethylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.122874. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and surface properties of standard writing and printing papers coated with alternating layers of Amazonian Paricá nanofibrils and cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Vanoli Scatolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodolfo de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgley Alves de Oliveira Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Henrique Denzin Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09827-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.125835. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of selected parameters on DSC characterization of high-protein materials: the case of raw and roasted peanuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sainlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (9), pp.2275-2284. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-04042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging effect on viscoelastic behavior of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saseendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100223. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Imaging of Spherulitic Structures in PLLA and PDLA Solvent-cast Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (S2), pp.2388-2390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620021418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermal properties of bio-based copolyesters from the mixtures of 2,5- and 2,4-furandicarboxylic acid with different diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meijlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Vogelzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18505-18516. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Characterization by Pull-Out Test of Bamboo Fibers Embedded in Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Santulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Butterfiled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and segmental motions of the mobile amorphous fraction in semi-crystalline polylactide crystallized under quiescent and flow-induced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Characterization of Completely Biodegradable Copolyester-Chitosan Blends: I. Spectroscopic and Thermal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanta Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Hong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201650043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structural rearrangements in As-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oelgoetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vlcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (5), pp.054505. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mechanical Compression and Hydrostatic Pressure on the Molecular Mobility of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 341 (1), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene/TiO2 composite electrospun fibers as fillers for poly(butylene succinate-co-adipate): Structure, morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Neppalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondo Maria Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suprakas Sinha Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Size and Specific Surface Area of Boron Nitride Particles on the Crystallization of Bacterial Poly(3-hydroxybutyrate- co -3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 328 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Composites Reinforced by Bamboo Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameshwar Adhikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 327 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the configurational entropic model able to predict the final equilibrium state reached by Se glasses after very long ageing durations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (22), pp.2932-2946. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2013.793482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of boron nitride as a nucleating agent on the crystallization of bacterial poly(3-hydroxybutyrate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), pp.2586-2594. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GFP Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPPOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonella Esposito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonella-esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0507-1417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145194345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 28 (Milieux Denses et Matériaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale de biopolymères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diffraction des Rayons X (DRX). Diffusion des Rayons X aux petits angles (SAXS) en collaboration avec Université de Lille. Calorimétrie Différentielle à Balayage avec Modulation de Température (MT-DSC). Fast Scanning Calorimetry (FSC). Microscopie Optique en Lumière Polarisée (POM). Spectroscopie Diélectrique Large Bande (BDS). Analyse Mécanique Dynamique (DMA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations microstructure-propriétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des modes de relaxation structurale et secondaire dans les biopolymères en fonction de l’architecture macromoléculaire et de la microstructure. Description microstructurale selon des modèles à deux et trois phases, prenant en compte le couplage entre les phases ordonnées et désordonnées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences (recrutement rentrée 2010, titularisation rentrée 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auparavant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat de recherche (allocation MNESR) Ingénierie des Matériaux Polymères (IMP) UMR CNRS #5223, Laboratoire des Matériaux Macromoléculaires (LMM), INSA de Lyon (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Erasmus (4 mois, 3 examens validés) Luleå Tekniska Universitet (Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master thesis (BAC+5) Università degli Studi di Perugia, Ingénierie des Matériaux + Università degli Studi di Napoli &amp;quot;Federico II&amp;quot;, Ingénierie des Matériaux et de la Production (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Diplôme de Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+8) INSA de Lyon, Matériaux Polymères et Composites, Très honorable avec félicitations du jury (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docteur à l'honneur lors de la cérémonie de remise des diplômes de l'INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Diplôme d'Ingénieur des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+5) Università degli Studi di Perugia (Italie), Matériaux Innovants, Très bien avec félicitations du jury (110/100 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cum laude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC), Lycée Littéraire Classique d'Etat &amp;quot;G.C.Tacito&amp;quot; (Italie), Plan National d'Informatique (PNI), Très bien avec félicitations du jury (60/60) (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève du lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève au baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Italien (langue maternelle), Français (courant), Anglais (courant), Espagnol (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur à l’honneur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du concours scientifique national </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er prix concours artistiques nationaux (Italie) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIF 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAS 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses d’étude (mérite) : bourses régionales annuelles </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1998 à 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrello 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève en mathématiques), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secci 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève du lycée), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOE 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève au baccalauréat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'événements scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50èmes Journées de Calorimétrie et d’Analyse Thermique), St-Valery-en-Caux, June 3-5, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1er Colloque Français sur la Spectroscopie Diélectrique appliquée à la caractérisation des Matériaux), Rouen, June 8, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (23rd World Forum on Advanced Materials), Lincoln, Nebraska, March 11-15, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, Sept 7-10, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (45èmes Journées de Calorimétrie et d’Analyse Thermique), Rouen, May 20-23, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rouen Symposia on Advanced Materials), Rouen, June 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1st Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, May 9-12, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POLYCHAR19 (19th World Forum on Advanced Materials), Kathmandu, Nepal, March 20-24, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Formulation, mise en forme et cycle de vie des matériaux polymères », Oyonnax, June 2-5, 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Journée Nationale de Sélection Etudiants 3ème cycle), Lyon, March 11, 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOFUN-POLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd International Symposium on NANOstructured and FUNctional POLYmer-based Materials and Nanocomposites), Lyon, May 29-31, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement aux services R&D et R&T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2010-auj)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zodiac Aerosafety Systems (aujourd'hui Safran Aerosystems) (projets ELASTOCOL et THESIS), L’Oréal, Sealed Air, APTAR Pharma, Nutriset, Sogefi Filtrauto, EnergySol R&D…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAMPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pour la Conception et l’Analyse de Matériaux à Propriétés Innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER 2016 Région Normandie + FEDER, 1 461 977 €, porté par Valérie DUPRAY (SMS, Université de Rouen Normandie) : co-encadrement d'une thèse avec Eric DARGENT (GPM-EIRCAP) (Aurélie BOURDET, soutenance prévue fin 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THermoplastic Erosion Shield for new generation Ice protection System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDER/FSE-IEJ 2014-2020 Région Normandie, porté par Sébastien VERNAY (Responsable R&T, Safran Aerosystems), participation au suivi scientifique d'un post-doc avec Benoît VIEILLE (GPM-ERMECA) (Steven ARAUJO, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les propriétés Mécaniques et physiques des polymères semi-cristallins : contexte aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIN Recherche Région Normandie, porté par Laurent DELBREILH (GPM-EIRCAP), participation au suivi scientifique d'un post-doc avec Loïc Le PLUART (ENSICAEN) (Yoga Sugama SALIM, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d'activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Emilie BOUTHEGOURD 17% (octobre 2010 - janvier 2014), Aurélie BOURDET 50% (octobre 2016 - en cours), Clément FOSSE 50% (octobre 2017 - en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chaque année, encadrement ou suivi de plusieurs étudiants dans différentes filières (M2 EMME-SdM, M1 SdM, L3 Phys-SGM) lors de stages en laboratoire (recherche fondamentale et appliquée) ou en industrie (services R&D et R&T) effectués en France comme à l’étranger (USA, Suède, Italie, Pays-Bas…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (actuellement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (une semaine par an) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Adjunct Research Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Department of Mechanics and Materials Engineering, University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« FTIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plasturgie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contraintes Produits Emballés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Packaging, Evreux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Viscoélasticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1 SdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dégradation mécanique des polymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GP4, ESITech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères et biocomposites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 SdM-GdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MECA5, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Polymères: recyclabilité et dégradabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Master MecaMat, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Caractérisation des polymères à l'état solide »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 Crist/PS/AS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Why and how polymers go green? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (short-course, graduate students, UNL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parrainage « Un chercheur, un enseignant, une classe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Le Corbusier à Saint-Etienne-du-Rouvray, Lycée de la Côte d’Albâtre à Saint-Valéry-en-Caux, Lycée Galilée à Franqueville St-Pierre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et/ou pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité Erasmus entrante et sortante des étudiants dans le Département de Physique (UFR Sciences et Techniques, Université de Rouen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des stages dans le cadre du Master &amp;quot;Sciences de la Matière&amp;quot; (Université de Rouen Normandie), avec Bertrand RADIGUET (M1) et Allisson SAITER (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité internationale des étudiants et des enseignants-chercheurs dans le cadre du Double Diplôme URN-UNL “Sciences de la Matière” (Université de Rouen Normandie) avec les Graduate Studies du College of Engineering (University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des échanges internationaux d'étudiants en licence (undergraduate) dans le cadre du programme U-RASE entre la France et les USA, en collaboration avec Laurent LEBREILH (Université de Rouen), Li TAN (University of Nebraska-Lincoln, NE), Susan Enders (Doane College, NE) et Constantine Tarawneh (UTPA, TX)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universality of Cooperative Fluctuations in Glass-Forming Supercooled Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12255-12265. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Composition and Structure on the Cooperative Fluctuation in Supercooled Glass-Forming Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (16), pp.4508-4514. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk foams with metallic nanoparticles as scaffolds for soft tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Belda Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.12377. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252212377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2,5-furandicarboxylic acid: status quo , environmental assessment, and blind spots of furanic monomers for bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Annatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Sánchez-Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Mazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simão Pandeirada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Giannakoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4GC00784K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Cooling Rate of Fast-Crystallizing Polyesters: The Example of Poly(alkylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A Commemorative Issue in Honor of Professor Jose M. Kenny: Advances in Polymer Composites and Nanocomposites, 16 (19), pp.2792. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16192792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Siracusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging of a biodegradable alicyclic polymer: poly (pentamethylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.122874. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and surface properties of standard writing and printing papers coated with alternating layers of Amazonian Paricá nanofibrils and cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Vanoli Scatolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodolfo de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgley Alves de Oliveira Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Henrique Denzin Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09827-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.125835. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging effect on viscoelastic behavior of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saseendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of selected parameters on DSC characterization of high-protein materials: the case of raw and roasted peanuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sainlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (9), pp.2275-2284. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-04042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Imaging of Spherulitic Structures in PLLA and PDLA Solvent-cast Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (S2), pp.2388-2390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620021418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermal properties of bio-based copolyesters from the mixtures of 2,5- and 2,4-furandicarboxylic acid with different diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meijlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Vogelzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18505-18516. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Butterfiled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Characterization by Pull-Out Test of Bamboo Fibers Embedded in Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Santulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and segmental motions of the mobile amorphous fraction in semi-crystalline polylactide crystallized under quiescent and flow-induced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Characterization of Completely Biodegradable Copolyester-Chitosan Blends: I. Spectroscopic and Thermal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanta Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Hong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201650043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene/TiO2 composite electrospun fibers as fillers for poly(butylene succinate-co-adipate): Structure, morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Neppalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondo Maria Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suprakas Sinha Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mechanical Compression and Hydrostatic Pressure on the Molecular Mobility of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 341 (1), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structural rearrangements in As-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oelgoetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vlcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (5), pp.054505. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of boron nitride as a nucleating agent on the crystallization of bacterial poly(3-hydroxybutyrate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), pp.2586-2594. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Composites Reinforced by Bamboo Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameshwar Adhikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 327 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the configurational entropic model able to predict the final equilibrium state reached by Se glasses after very long ageing durations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (22), pp.2932-2946. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2013.793482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Size and Specific Surface Area of Boron Nitride Particles on the Crystallization of Bacterial Poly(3-hydroxybutyrate- co -3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 328 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GFP Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPPOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7309504D"/>
+    <w:nsid w:val="27AAD98B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CE4119D"/>
+    <w:nsid w:val="004866FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="838CBDDE"/>
+    <w:nsid w:val="338E9C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6712575E"/>
+    <w:nsid w:val="2E3BABA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E86B53E"/>
+    <w:nsid w:val="C058D681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C78DE2A6"/>
+    <w:nsid w:val="2558356B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BB8F9959"/>
+    <w:nsid w:val="EE05A414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2526CB08"/>
+    <w:nsid w:val="81AFEA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0507-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145194345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schawe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#246;ffler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n S&#225;nchez-Velandia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Pandeirada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannakoudakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC00784K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vanoli Scatolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodolfo de Melo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgley Alves de Oliveira Paula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Denzin Tonoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09827-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bohin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04042-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Nunes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saseendran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100223" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620021418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meijlink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vogelzang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santulli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Pokhrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hong Le" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wutzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Grellmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SHZJT2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlcek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863561" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouthegourd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6112MM3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Neppalli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Maria Benetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKQBKJLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350514" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8T6X71B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.793482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38182" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ9GX5JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0507-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145194345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schawe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#246;ffler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n S&#225;nchez-Velandia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Pandeirada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannakoudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC00784K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vanoli Scatolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodolfo de Melo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgley Alves de Oliveira Paula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Denzin Tonoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09827-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Nunes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saseendran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bohin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04042-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620021418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meijlink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vogelzang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santulli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Pokhrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hong Le" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wutzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Grellmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SHZJT2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Neppalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Maria Benetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouthegourd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6112MM3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlcek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863561" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ9GX5JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350514" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8T6X71B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.793482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350601" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKQBKJLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>