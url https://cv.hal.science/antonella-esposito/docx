--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonella Esposito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonella-esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0507-1417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145194345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 28 (Milieux Denses et Matériaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale de biopolymères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diffraction des Rayons X (DRX). Diffusion des Rayons X aux petits angles (SAXS) en collaboration avec Université de Lille. Calorimétrie Différentielle à Balayage avec Modulation de Température (MT-DSC). Fast Scanning Calorimetry (FSC). Microscopie Optique en Lumière Polarisée (POM). Spectroscopie Diélectrique Large Bande (BDS). Analyse Mécanique Dynamique (DMA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations microstructure-propriétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des modes de relaxation structurale et secondaire dans les biopolymères en fonction de l’architecture macromoléculaire et de la microstructure. Description microstructurale selon des modèles à deux et trois phases, prenant en compte le couplage entre les phases ordonnées et désordonnées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences (recrutement rentrée 2010, titularisation rentrée 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auparavant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat de recherche (allocation MNESR) Ingénierie des Matériaux Polymères (IMP) UMR CNRS #5223, Laboratoire des Matériaux Macromoléculaires (LMM), INSA de Lyon (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Erasmus (4 mois, 3 examens validés) Luleå Tekniska Universitet (Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master thesis (BAC+5) Università degli Studi di Perugia, Ingénierie des Matériaux + Università degli Studi di Napoli &amp;quot;Federico II&amp;quot;, Ingénierie des Matériaux et de la Production (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Diplôme de Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+8) INSA de Lyon, Matériaux Polymères et Composites, Très honorable avec félicitations du jury (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docteur à l'honneur lors de la cérémonie de remise des diplômes de l'INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Diplôme d'Ingénieur des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+5) Università degli Studi di Perugia (Italie), Matériaux Innovants, Très bien avec félicitations du jury (110/100 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cum laude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC), Lycée Littéraire Classique d'Etat &amp;quot;G.C.Tacito&amp;quot; (Italie), Plan National d'Informatique (PNI), Très bien avec félicitations du jury (60/60) (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève du lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève au baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Italien (langue maternelle), Français (courant), Anglais (courant), Espagnol (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur à l’honneur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du concours scientifique national </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er prix concours artistiques nationaux (Italie) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIF 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAS 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses d’étude (mérite) : bourses régionales annuelles </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1998 à 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrello 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève en mathématiques), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secci 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève du lycée), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOE 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève au baccalauréat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'événements scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50èmes Journées de Calorimétrie et d’Analyse Thermique), St-Valery-en-Caux, June 3-5, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1er Colloque Français sur la Spectroscopie Diélectrique appliquée à la caractérisation des Matériaux), Rouen, June 8, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (23rd World Forum on Advanced Materials), Lincoln, Nebraska, March 11-15, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, Sept 7-10, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (45èmes Journées de Calorimétrie et d’Analyse Thermique), Rouen, May 20-23, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rouen Symposia on Advanced Materials), Rouen, June 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1st Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, May 9-12, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POLYCHAR19 (19th World Forum on Advanced Materials), Kathmandu, Nepal, March 20-24, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Formulation, mise en forme et cycle de vie des matériaux polymères », Oyonnax, June 2-5, 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Journée Nationale de Sélection Etudiants 3ème cycle), Lyon, March 11, 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOFUN-POLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd International Symposium on NANOstructured and FUNctional POLYmer-based Materials and Nanocomposites), Lyon, May 29-31, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement aux services R&D et R&T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2010-auj)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zodiac Aerosafety Systems (aujourd'hui Safran Aerosystems) (projets ELASTOCOL et THESIS), L’Oréal, Sealed Air, APTAR Pharma, Nutriset, Sogefi Filtrauto, EnergySol R&D…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAMPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pour la Conception et l’Analyse de Matériaux à Propriétés Innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER 2016 Région Normandie + FEDER, 1 461 977 €, porté par Valérie DUPRAY (SMS, Université de Rouen Normandie) : co-encadrement d'une thèse avec Eric DARGENT (GPM-EIRCAP) (Aurélie BOURDET, soutenance prévue fin 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THermoplastic Erosion Shield for new generation Ice protection System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDER/FSE-IEJ 2014-2020 Région Normandie, porté par Sébastien VERNAY (Responsable R&T, Safran Aerosystems), participation au suivi scientifique d'un post-doc avec Benoît VIEILLE (GPM-ERMECA) (Steven ARAUJO, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les propriétés Mécaniques et physiques des polymères semi-cristallins : contexte aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIN Recherche Région Normandie, porté par Laurent DELBREILH (GPM-EIRCAP), participation au suivi scientifique d'un post-doc avec Loïc Le PLUART (ENSICAEN) (Yoga Sugama SALIM, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d'activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Emilie BOUTHEGOURD 17% (octobre 2010 - janvier 2014), Aurélie BOURDET 50% (octobre 2016 - en cours), Clément FOSSE 50% (octobre 2017 - en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chaque année, encadrement ou suivi de plusieurs étudiants dans différentes filières (M2 EMME-SdM, M1 SdM, L3 Phys-SGM) lors de stages en laboratoire (recherche fondamentale et appliquée) ou en industrie (services R&D et R&T) effectués en France comme à l’étranger (USA, Suède, Italie, Pays-Bas…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (actuellement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (une semaine par an) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Adjunct Research Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Department of Mechanics and Materials Engineering, University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« FTIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plasturgie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contraintes Produits Emballés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Packaging, Evreux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Viscoélasticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1 SdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dégradation mécanique des polymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GP4, ESITech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères et biocomposites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 SdM-GdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MECA5, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Polymères: recyclabilité et dégradabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Master MecaMat, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Caractérisation des polymères à l'état solide »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 Crist/PS/AS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Why and how polymers go green? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (short-course, graduate students, UNL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parrainage « Un chercheur, un enseignant, une classe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Le Corbusier à Saint-Etienne-du-Rouvray, Lycée de la Côte d’Albâtre à Saint-Valéry-en-Caux, Lycée Galilée à Franqueville St-Pierre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et/ou pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité Erasmus entrante et sortante des étudiants dans le Département de Physique (UFR Sciences et Techniques, Université de Rouen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des stages dans le cadre du Master &amp;quot;Sciences de la Matière&amp;quot; (Université de Rouen Normandie), avec Bertrand RADIGUET (M1) et Allisson SAITER (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité internationale des étudiants et des enseignants-chercheurs dans le cadre du Double Diplôme URN-UNL “Sciences de la Matière” (Université de Rouen Normandie) avec les Graduate Studies du College of Engineering (University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des échanges internationaux d'étudiants en licence (undergraduate) dans le cadre du programme U-RASE entre la France et les USA, en collaboration avec Laurent LEBREILH (Université de Rouen), Li TAN (University of Nebraska-Lincoln, NE), Susan Enders (Doane College, NE) et Constantine Tarawneh (UTPA, TX)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universality of Cooperative Fluctuations in Glass-Forming Supercooled Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12255-12265. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Composition and Structure on the Cooperative Fluctuation in Supercooled Glass-Forming Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (16), pp.4508-4514. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk foams with metallic nanoparticles as scaffolds for soft tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Belda Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.12377. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252212377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2,5-furandicarboxylic acid: status quo , environmental assessment, and blind spots of furanic monomers for bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Annatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Sánchez-Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Mazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simão Pandeirada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Giannakoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4GC00784K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Cooling Rate of Fast-Crystallizing Polyesters: The Example of Poly(alkylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A Commemorative Issue in Honor of Professor Jose M. Kenny: Advances in Polymer Composites and Nanocomposites, 16 (19), pp.2792. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16192792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Siracusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging of a biodegradable alicyclic polymer: poly (pentamethylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.122874. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and surface properties of standard writing and printing papers coated with alternating layers of Amazonian Paricá nanofibrils and cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Vanoli Scatolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodolfo de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgley Alves de Oliveira Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Henrique Denzin Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09827-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.125835. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging effect on viscoelastic behavior of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saseendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100223. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of selected parameters on DSC characterization of high-protein materials: the case of raw and roasted peanuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sainlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (9), pp.2275-2284. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-04042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Imaging of Spherulitic Structures in PLLA and PDLA Solvent-cast Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (S2), pp.2388-2390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620021418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermal properties of bio-based copolyesters from the mixtures of 2,5- and 2,4-furandicarboxylic acid with different diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meijlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Vogelzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18505-18516. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Butterfiled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Characterization by Pull-Out Test of Bamboo Fibers Embedded in Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Santulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and segmental motions of the mobile amorphous fraction in semi-crystalline polylactide crystallized under quiescent and flow-induced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Characterization of Completely Biodegradable Copolyester-Chitosan Blends: I. Spectroscopic and Thermal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanta Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Hong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201650043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene/TiO2 composite electrospun fibers as fillers for poly(butylene succinate-co-adipate): Structure, morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Neppalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondo Maria Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suprakas Sinha Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mechanical Compression and Hydrostatic Pressure on the Molecular Mobility of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 341 (1), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structural rearrangements in As-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oelgoetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vlcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (5), pp.054505. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of boron nitride as a nucleating agent on the crystallization of bacterial poly(3-hydroxybutyrate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), pp.2586-2594. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Composites Reinforced by Bamboo Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameshwar Adhikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 327 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the configurational entropic model able to predict the final equilibrium state reached by Se glasses after very long ageing durations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (22), pp.2932-2946. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2013.793482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Size and Specific Surface Area of Boron Nitride Particles on the Crystallization of Bacterial Poly(3-hydroxybutyrate- co -3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 328 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GFP Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPPOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonella Esposito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonella-esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0507-1417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">145194345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 28 (Milieux Denses et Matériaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale de biopolymères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diffraction des Rayons X (DRX). Diffusion des Rayons X aux petits angles (SAXS) en collaboration avec Université de Lille. Calorimétrie Différentielle à Balayage avec Modulation de Température (MT-DSC). Fast Scanning Calorimetry (FSC). Microscopie Optique en Lumière Polarisée (POM). Spectroscopie Diélectrique Large Bande (BDS). Analyse Mécanique Dynamique (DMA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations microstructure-propriétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des modes de relaxation structurale et secondaire dans les biopolymères en fonction de l’architecture macromoléculaire et de la microstructure. Description microstructurale selon des modèles à deux et trois phases, prenant en compte le couplage entre les phases ordonnées et désordonnées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maître de Conférences (recrutement rentrée 2010, titularisation rentrée 2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auparavant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ATER à temps plein (192h eq. TD) Site de Pasturgie de l'INSA de Lyon, Oyonnax</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat de recherche (allocation MNESR) Ingénierie des Matériaux Polymères (IMP) UMR CNRS #5223, Laboratoire des Matériaux Macromoléculaires (LMM), INSA de Lyon (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Erasmus (4 mois, 3 examens validés) Luleå Tekniska Universitet (Suède)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master thesis (BAC+5) Università degli Studi di Perugia, Ingénierie des Matériaux + Università degli Studi di Napoli &amp;quot;Federico II&amp;quot;, Ingénierie des Matériaux et de la Production (soutenance </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Diplôme de Docteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+8) INSA de Lyon, Matériaux Polymères et Composites, Très honorable avec félicitations du jury (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">docteur à l'honneur lors de la cérémonie de remise des diplômes de l'INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Diplôme d'Ingénieur des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC+5) Università degli Studi di Perugia (Italie), Matériaux Innovants, Très bien avec félicitations du jury (110/100 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cum laude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 Baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAC), Lycée Littéraire Classique d'Etat &amp;quot;G.C.Tacito&amp;quot; (Italie), Plan National d'Informatique (PNI), Très bien avec félicitations du jury (60/60) (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève du lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève au baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meilleur élève en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Italien (langue maternelle), Français (courant), Anglais (courant), Espagnol (notions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur à l’honneur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lauréate du concours scientifique national </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France 2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1er prix concours artistiques nationaux (Italie) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIF 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNI 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAS 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses d’étude (mérite) : bourses régionales annuelles </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 1998 à 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrello 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève en mathématiques), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secci 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève du lycée), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOE 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (meilleur élève au baccalauréat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d'événements scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50èmes Journées de Calorimétrie et d’Analyse Thermique), St-Valery-en-Caux, June 3-5, 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1er Colloque Français sur la Spectroscopie Diélectrique appliquée à la caractérisation des Matériaux), Rouen, June 8, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (23rd World Forum on Advanced Materials), Lincoln, Nebraska, March 11-15, 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, Sept 7-10, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (45èmes Journées de Calorimétrie et d’Analyse Thermique), Rouen, May 20-23, 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Rouen Symposia on Advanced Materials), Rouen, June 5-7, 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">KaSAM-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1st Kathmandu Symposia on Advanced Materials), Kathmandu, Nepal, May 9-12, 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">POLYCHAR19 (19th World Forum on Advanced Materials), Kathmandu, Nepal, March 20-24, 2011</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage pédagogique GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Formulation, mise en forme et cycle de vie des matériaux polymères », Oyonnax, June 2-5, 2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Journée Nationale de Sélection Etudiants 3ème cycle), Lyon, March 11, 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOFUN-POLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2nd International Symposium on NANOstructured and FUNctional POLYmer-based Materials and Nanocomposites), Lyon, May 29-31, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement aux services R&D et R&T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2010-auj)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zodiac Aerosafety Systems (aujourd'hui Safran Aerosystems) (projets ELASTOCOL et THESIS), L’Oréal, Sealed Air, APTAR Pharma, Nutriset, Sogefi Filtrauto, EnergySol R&D…</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche collaboratifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAMPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions pour la Conception et l’Analyse de Matériaux à Propriétés Innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER 2016 Région Normandie + FEDER, 1 461 977 €, porté par Valérie DUPRAY (SMS, Université de Rouen Normandie) : co-encadrement d'une thèse avec Eric DARGENT (GPM-EIRCAP) (Aurélie BOURDET, soutenance prévue fin 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">THESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THermoplastic Erosion Shield for new generation Ice protection System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDER/FSE-IEJ 2014-2020 Région Normandie, porté par Sébastien VERNAY (Responsable R&T, Safran Aerosystems), participation au suivi scientifique d'un post-doc avec Benoît VIEILLE (GPM-ERMECA) (Steven ARAUJO, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les propriétés Mécaniques et physiques des polymères semi-cristallins : contexte aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIN Recherche Région Normandie, porté par Laurent DELBREILH (GPM-EIRCAP), participation au suivi scientifique d'un post-doc avec Loïc Le PLUART (ENSICAEN) (Yoga Sugama SALIM, fin août 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d'activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Emilie BOUTHEGOURD 17% (octobre 2010 - janvier 2014), Aurélie BOURDET 50% (octobre 2016 - en cours), Clément FOSSE 50% (octobre 2017 - en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chaque année, encadrement ou suivi de plusieurs étudiants dans différentes filières (M2 EMME-SdM, M1 SdM, L3 Phys-SGM) lors de stages en laboratoire (recherche fondamentale et appliquée) ou en industrie (services R&D et R&T) effectués en France comme à l’étranger (USA, Suède, Italie, Pays-Bas…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (actuellement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (une semaine par an) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Adjunct Research Assistant Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Department of Mechanics and Materials Engineering, University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« FTIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Plasturgie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Phys-SGM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contraintes Produits Emballés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L3 Packaging, Evreux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Viscoélasticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M1 SdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dégradation mécanique des polymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (GP4, ESITech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères et biocomposites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 SdM-GdM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biopolymères »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MECA5, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Polymères: recyclabilité et dégradabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Master MecaMat, INSA Rouen) (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Caractérisation des polymères à l'état solide »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M2 Crist/PS/AS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Why and how polymers go green? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (short-course, graduate students, UNL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parrainage « Un chercheur, un enseignant, une classe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lycée Le Corbusier à Saint-Etienne-du-Rouvray, Lycée de la Côte d’Albâtre à Saint-Valéry-en-Caux, Lycée Galilée à Franqueville St-Pierre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et/ou pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité Erasmus entrante et sortante des étudiants dans le Département de Physique (UFR Sciences et Techniques, Université de Rouen Normandie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des stages dans le cadre du Master &amp;quot;Sciences de la Matière&amp;quot; (Université de Rouen Normandie), avec Bertrand RADIGUET (M1) et Allisson SAITER (M2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-auj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice de la mobilité internationale des étudiants et des enseignants-chercheurs dans le cadre du Double Diplôme URN-UNL “Sciences de la Matière” (Université de Rouen Normandie) avec les Graduate Studies du College of Engineering (University of Nebraska-Lincoln, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice des échanges internationaux d'étudiants en licence (undergraduate) dans le cadre du programme U-RASE entre la France et les USA, en collaboration avec Laurent LEBREILH (Université de Rouen), Li TAN (University of Nebraska-Lincoln, NE), Susan Enders (Doane College, NE) et Constantine Tarawneh (UTPA, TX)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the Critical Cooling Rate estimated by Fast Scanning Calorimetry into the Fourier–Biot framework to estimate the thickness limits for quenching polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Koushic Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Sannino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159, pp.109188. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universality of Cooperative Fluctuations in Glass-Forming Supercooled Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12255-12265. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Chemical Composition and Structure on the Cooperative Fluctuation in Supercooled Glass-Forming Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (16), pp.4508-4514. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk foams with metallic nanoparticles as scaffolds for soft tissue regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Belda Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.12377. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252212377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 2,5-furandicarboxylic acid: status quo , environmental assessment, and blind spots of furanic monomers for bio-based polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Annatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Sánchez-Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Mazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simão Pandeirada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Giannakoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4GC00784K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Cooling Rate of Fast-Crystallizing Polyesters: The Example of Poly(alkylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, A Commemorative Issue in Honor of Professor Jose M. Kenny: Advances in Polymer Composites and Nanocomposites, 16 (19), pp.2792. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16192792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Siracusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging of a biodegradable alicyclic polymer: poly (pentamethylene trans-1,4-cyclohexanedicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Mejres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.122874. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.122874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and surface properties of standard writing and printing papers coated with alternating layers of Amazonian Paricá nanofibrils and cassava starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Vanoli Scatolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodolfo de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgley Alves de Oliveira Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Henrique Denzin Tonoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09827-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.125835. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of selected parameters on DSC characterization of high-protein materials: the case of raw and roasted peanuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sainlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 248 (9), pp.2275-2284. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-022-04042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelina Soccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical aging effect on viscoelastic behavior of polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saseendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100223. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Imaging of Spherulitic Structures in PLLA and PDLA Solvent-cast Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Guivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (S2), pp.2388-2390. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927620021418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermal properties of bio-based copolyesters from the mixtures of 2,5- and 2,4-furandicarboxylic acid with different diols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meijlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Vogelzang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18505-18516. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b04463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Characterization by Pull-Out Test of Bamboo Fibers Embedded in Poly(Lactic Acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Santulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural interpretation of the two components governing the kinetic fragility from the example of interpenetrated polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Butterfiled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (20), pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and segmental motions of the mobile amorphous fraction in semi-crystalline polylactide crystallized under quiescent and flow-induced conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Characterization of Completely Biodegradable Copolyester-Chitosan Blends: I. Spectroscopic and Thermal Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanta Pokhrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Hong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Grellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201650043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex structural rearrangements in As-Se glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Golovchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oelgoetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vlcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (5), pp.054505. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mechanical Compression and Hydrostatic Pressure on the Molecular Mobility of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 341 (1), pp.26-33. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene/TiO2 composite electrospun fibers as fillers for poly(butylene succinate-co-adipate): Structure, morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Neppalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Causin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmondo Maria Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suprakas Sinha Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.78-86. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Size and Specific Surface Area of Boron Nitride Particles on the Crystallization of Bacterial Poly(3-hydroxybutyrate- co -3-hydroxyvalerate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 328 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Polymer Composites Reinforced by Bamboo Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameshwar Adhikari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 327 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201350514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the configurational entropic model able to predict the final equilibrium state reached by Se glasses after very long ageing durations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (22), pp.2932-2946. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2013.793482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of the cooperative rearranging regions vs. fragility in complex glassy systems: Influence of the structure and the molecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouthegourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 425, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2013.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of boron nitride as a nucleating agent on the crystallization of bacterial poly(3-hydroxybutyrate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chivrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dargent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), pp.2586-2594. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GFP Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Ernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPPOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNRS Cristech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga Sugama Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27AAD98B"/>
+    <w:nsid w:val="A7BF4D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="004866FD"/>
+    <w:nsid w:val="CC2E06A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="338E9C1E"/>
+    <w:nsid w:val="F9B00B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E3BABA0"/>
+    <w:nsid w:val="F52FF639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C058D681"/>
+    <w:nsid w:val="ADCBA553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2558356B"/>
+    <w:nsid w:val="EF2FAB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EE05A414"/>
+    <w:nsid w:val="1A21830A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="81AFEA30"/>
+    <w:nsid w:val="B3A5FD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0507-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145194345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schawe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#246;ffler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00632" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n S&#225;nchez-Velandia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Pandeirada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannakoudakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC00784K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vanoli Scatolino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodolfo de Melo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgley Alves de Oliveira Paula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Denzin Tonoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09827-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Nunes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saseendran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100223" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bohin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04042-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620021418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meijlink" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vogelzang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Knoop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04463" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santulli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Pokhrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hong Le" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wutzler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Grellmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SHZJT2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Neppalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Maria Benetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouthegourd" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300154" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6112MM3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlcek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863561" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38182" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ9GX5JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350514" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8T6X71B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.793482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350601" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKQBKJLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-esposito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0507-1417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145194345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604899v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Koushic Uddin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sannino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Greco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109188" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schawe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg L&#246;ffler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Belda Mar&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252212377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n S&#225;nchez-Velandia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#227;o Pandeirada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannakoudakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4GC00784K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192792" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.122874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vanoli Scatolino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodolfo de Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgley Alves de Oliveira Paula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Martins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Denzin Tonoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09827-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bohin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04042-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Nunes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joffe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saseendran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Turner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620021418" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meijlink" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vogelzang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Knoop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b04463" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santulli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Batteux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Butterfiled" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.08.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Pokhrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Hong Le" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wutzler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Grellmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201650043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SHZJT2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlcek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863561" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouthegourd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300154" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6112MM3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Neppalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmondo Maria Benetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suprakas Sinha Ray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chivrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350601" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKQBKJLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8T6X71B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouthegourd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2013.793482" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.05.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ75LB4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38182" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ9GX5JQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>