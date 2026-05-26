--- v0 (2026-03-23)
+++ v1 (2026-05-26)
@@ -1966,345 +1966,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Alberti ; Antonella Fenech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps troublants. Images et imaginaires dans la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de France, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Âge classique. Sociabilités récréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech Kroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Descamps, Georges Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sport dans l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.142-171, 2024, 9782386110016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lumières. Nouvelles ferveurs sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech Kroke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francesca Alberti ; Antonella Fenech. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Descamps, Georges Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps troublants. Images et imaginaires dans la première modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de France, A paraître</w:t>
+              <w:t xml:space="preserve">Le Sport dans l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.178-211, 2024, 9782386110016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. La Renaissance. À l'aube du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Vigarello; Yann Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-38611-001-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04312210v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04783536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Klein and the ‘Tarocchi del Mantegna’: The last research at Villa I Tatti</w:t>
               </w:r>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Vigarello; Yann Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-38611-001-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,51 +2549,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Vigarello; Yann Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-38611-001-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3790,173 +3790,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La réception des Vies de 1550 : le cas Baccio Bandinelli »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Dubus et Corine Lucas-Fiorato </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des Vies de Giorgio Vasari dans l'Europe des XVIe-XVIIIe siècles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DROZ p. 93-111, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Jouer au féminin dans la culture visuelle septentrionale (XVe-XVIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech Kroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. V. Cousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux interdits, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, p. 29-50, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368897v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01466991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De mirabili natura lanzavalliana</w:t>
               </w:r>
@@ -4437,316 +4437,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Entrelacements », texte introductif au Portfolio confié au photographe et plasticien Sammy Baloji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Art et autoritarismes, 94, pp.81-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante. L’art, la mémoire, les corps des âmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech Kroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Chaminadour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Entrelacements », texte introductif au Portfolio confié au photographe et plasticien Sammy Baloji</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex pluribus unum ou de l’incorporation de l’État. Ferdinand de Médicis et la pétrification du père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023-2024 (19), pp.210-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Art et autoritarismes, 94, pp.81-85</w:t>
+              <w:t xml:space="preserve">, 2024, Art et autoritarismes, 94, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04783380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimbalzi. Su Victor Claass, Jeux de position. Sur quelques billards peints, Paris, Institut national d’histoire de l’art, 2021</w:t>
               </w:r>
@@ -4799,247 +4799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vasari, Michelangelo and the Allegory of Patience. Carlo Falciani London: Paul Holberton Publishing, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludic emotions. Some introductory reflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcangeli Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludica. Annali di storia e civiltà del gioco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916215v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que font les images aux études culturelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech Kroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860651v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03781587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricheuses! Jeux de cartes et de regards dans la peinture de la première modernité</w:t>
               </w:r>
@@ -6599,342 +6599,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le geste et la règle. Techniques du corps sportif prémoderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport/Corps/Culture : regards croisés sur le sport comme objet culturel et culture du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de l’ICP; CEA CAPA, Apr 2025, Paris, ICP, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARGINALITÉS, DU MOYEN ÂGE À NOS JOURS. UNE FOLLE CRÉATIVITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fenech Kroke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARGINALITÉS, DU MOYEN ÂGE À NOS JOURS. UNE FOLLE CRÉATIVITÉ, table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation au workshop annuel du Collectif Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Renaissance; Campredon art &amp; image, Jun 2025, L'Isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Robert Klein face aux tarots » (séminaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au Bilderatlas Mnemosyne. Année II : la KBW et ses Bilderreinhen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cehta, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396343v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05396324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants joueurs</w:t>
               </w:r>
@@ -7285,165 +7285,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Art, film, engagement chez Carlo Ludovico Ragghianti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Weemans; Lydie Delahaye, Oct 2023, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante, l'art, la mémoire, le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Fenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chaminadour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Larnaudie, Sep 2023, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315516v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04315531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, film et engagement chez Carlo L. Ragghianti</w:t>
               </w:r>
@@ -8982,51 +8982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507F8B41"/>
+    <w:nsid w:val="AC89B74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9130,51 +9130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD9A4AA1"/>
+    <w:nsid w:val="5945E409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9278,51 +9278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="190831D3"/>
+    <w:nsid w:val="F7BAD794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9515,51 +9515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-fenech-kroke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7050-1308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenech Kroke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech Kroke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/l-histoire-de-florence-par-la-peinture/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Risset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;linor Myara K&#233;lif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Font-R&#233;aulx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangeli Alessandro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Font-R&#233;aulx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-sport-dans-l-art/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100232330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Brugger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mip-archumanitiespress.org/products/p-80108-101115-66-6819/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Szanto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503542225-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916215v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hochmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2004.3071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Capron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233478v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonella-fenech-kroke" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7050-1308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395996v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Koering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic-Alain Boariu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;tral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenech Kroke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech Kroke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/l-histoire-de-florence-par-la-peinture/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Risset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;linor Myara K&#233;lif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique De Font-R&#233;aulx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangeli Alessandro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Font-R&#233;aulx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/le-sport-dans-l-art/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100232330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Brugger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mip-archumanitiespress.org/products/p-80108-101115-66-6819/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Szanto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503542225-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916215v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03860651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.9411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hochmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hista.2004.3071" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bodart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Capron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396372v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Weemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315531v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233478v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05396163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>