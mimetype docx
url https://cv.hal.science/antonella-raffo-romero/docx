--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -498,51 +498,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
@@ -577,1288 +577,1288 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Species Single-Cell Analysis Reveals Divergence of the Primate Microglia Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanina Arab</w:t>
+                <w:t xml:space="preserve">Laufey Geirsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle van Camp</w:t>
+                <w:t xml:space="preserve">Eyal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Drago</w:t>
+                <w:t xml:space="preserve">Hadas Keren-Shaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cornelius Bohlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (7), pp.1609-1622.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941595v1</w:t>
+                <w:t xml:space="preserve">inserm-02941623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Species Single-Cell Analysis Reveals Divergence of the Primate Microglia Program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eyal David</w:t>
+                <w:t xml:space="preserve">Isolation of microglia-derived extracellular vesicles: towards miRNA signatures and neuroprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadas Keren-Shaul</w:t>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Weiner</w:t>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Cornelius Bohlen</w:t>
+                <w:t xml:space="preserve">Francesco Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179 (7), pp.1609-1622.e16. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-019-0551-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941623v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941574v1</w:t>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941565v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatiotemporal Microproteomics Landscape in Experimental Model of Traumatic Brain Injury Unveils a link to Parkinson's Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilgehan-Aybike Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Beillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.1669-1682. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.001604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8121490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941592v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+                <w:t xml:space="preserve">Vivian Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">Julien Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445717v1</w:t>
+                <w:t xml:space="preserve">inserm-02941492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
+                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle van Camp</w:t>
+                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183492v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lena Hauberg-Lotte</w:t>
+                <w:t xml:space="preserve">Medicinal Leech CNS as a Model for Exosome Studies in the Crosstalk between Microglia and Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Devaux</w:t>
+                <w:t xml:space="preserve">Issa S. Al-Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Laouby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Meriaux</w:t>
+                <w:t xml:space="preserve">Francoise Le Marrec-Croq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.4124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19124124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940797v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Resolved Top-down Proteomics Bridged to MALDI MS Imaging Reveals the Molecular Physiome of Brain Regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D MALDI mass spectrometry imaging reveals specific localization of long-chain acylcarnitines within a 10-day time window of spinal cord injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Hauberg-Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Delcourt</w:t>
+                <w:t xml:space="preserve">Stephanie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Franck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jusal Quanico</w:t>
+                <w:t xml:space="preserve">Zahra Laouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Celine Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.065755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941492v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2013,51 +2013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Keren-Shaul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Weiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cornelius Bohlen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Keren-Shaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Weiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cornelius Bohlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>