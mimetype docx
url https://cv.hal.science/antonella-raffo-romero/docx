--- v1 (2026-04-28)
+++ v2 (2026-05-23)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanina Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941587v1</w:t>
+                <w:t xml:space="preserve">inserm-02941574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALK4/5-dependent TGF-β signaling contributes to the crosstalk between neurons and microglia following axonal lesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix-Assisted Laser Desorption/Ionization-Mass Spectrometry Imaging of Lipids in Experimental Model of Traumatic Brain Injury Detecting Acylcarnitines as Injury Related Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusal Quanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.6896. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (18), pp.11879-11887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43328-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b02633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941574v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusal Quanico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.357-372. </w:t>
@@ -2013,51 +2013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Keren-Shaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Weiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cornelius Bohlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusal Quanico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.001604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laufey Geirsdottir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadas Keren-Shaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Weiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cornelius Bohlen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.11.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Arab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle van Camp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Drago" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-019-0551-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43328-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b02633" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Delcourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.065755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa S. Al-Amri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Marrec-Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19124124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hauberg-Lotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Laouby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Meriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34518-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>