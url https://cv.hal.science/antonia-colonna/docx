--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -70,1719 +70,2119 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">antonia-colonna</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-0902-2527</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etudes er analyses de vestiges archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
-[...765 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+                <w:t xml:space="preserve">hal-05557655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">opération d'archéologie : sondage - Petra Frisgiata ( commune de Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">umr 6240 LISA - Université de Corse. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">opération archéologique - Sondage - A Grotta - ( commune de Moltifao - Haute Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">opération archéologique - prospection inventaire - A petra Frisgiata ( Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journées européennes de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrap; SRA de Corse; collectivité de Corse; drac de corse; ajaccio, Jun 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gravures rupestres entre représentations et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chasses, rituels et savoir-faire de la forêt"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6240 LISA, Nov 2025, corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prospection -inventaire des sites à gravures rupestres d’A Petra Frisgiata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Régionales de l'Archéologie - Ajaccio - Palais des Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drac de Corse- Service Régionale de l'Archéologie - INRAP, Mar 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opération archéologique des sites gravés d’A Petra Frisgiata: études complémentaires et nouvelles données en Centre Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIème Festival de la Civilisation Nuragique Levie (Corse), 25-26 Septembre 2024 Orroli (Sardaigne), 27-29 Septembre 2024 Rencontres internationales “La Corse et la Sardaigne préhistoriques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LEVIE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03739415v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les haches polies de Haute -Corse: analyse, étude et circulation des matières premières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop La Préhistoire et la Protohistoire des îles de Méditerranée Occidentale : Matières premières, circulation, expérimentation et traditions techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économies des populations néolithiques de Corse Apport de l'étude typo-technologique du matériel en pierre polie et du macro-outillage du site de A Guaita (Morsiglia, Haute-Corse)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Zamagni</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-01141795v1</w:t>
+              <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économies des populations néolithiques de Corse Apport de l'étude typo-technologique du matériel en pierre polie et du macro-outillage du site de A Guaita (Morsiglia, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Zamagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.323-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reconstitution expérimentale d’un habitat néolithique de la Corse: premiers résultats »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimentacion en arqueologia, Estudio y diffusion de pasado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 441-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1850,51 +2250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0CEDB3D"/>
+    <w:nsid w:val="616FAE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2081,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-2527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>