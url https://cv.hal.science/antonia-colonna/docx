--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -226,1551 +226,1669 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération d'archéologie : sondage - Petra Frisgiata ( commune de Cambia)</w:t>
+                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées européennes de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrap; SRA de Corse; collectivité de Corse; drac de corse; ajaccio, Jun 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019447v1</w:t>
+                <w:t xml:space="preserve">halshs-05106293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération archéologique - Sondage - A Grotta - ( commune de Moltifao - Haute Corse)</w:t>
+                <w:t xml:space="preserve">Les gravures rupestres entre représentations et interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05477382v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chasses, rituels et savoir-faire de la forêt"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6240 LISA, Nov 2025, corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération archéologique - prospection inventaire - A petra Frisgiata ( Cambia)</w:t>
+                <w:t xml:space="preserve">prospection -inventaire des sites à gravures rupestres d’A Petra Frisgiata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05477385v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Régionales de l'Archéologie - Ajaccio - Palais des Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drac de Corse- Service Régionale de l'Archéologie - INRAP, Mar 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opération archéologique des sites gravés d’A Petra Frisgiata: études complémentaires et nouvelles données en Centre Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIème Festival de la Civilisation Nuragique Levie (Corse), 25-26 Septembre 2024 Orroli (Sardaigne), 27-29 Septembre 2024 Rencontres internationales “La Corse et la Sardaigne préhistoriques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LEVIE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les haches polies de Haute -Corse: analyse, étude et circulation des matières premières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop La Préhistoire et la Protohistoire des îles de Méditerranée Occidentale : Matières premières, circulation, expérimentation et traditions techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
+                <w:t xml:space="preserve">opération d'archéologie : sondage - Petra Frisgiata ( commune de Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-05106293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">umr 6240 LISA - Université de Corse. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures rupestres entre représentations et interprétations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562091v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">prospection -inventaire des sites à gravures rupestres d’A Petra Frisgiata</w:t>
+                <w:t xml:space="preserve">opération archéologique - Sondage - A Grotta - ( commune de Moltifao - Haute Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opération archéologique des sites gravés d’A Petra Frisgiata: études complémentaires et nouvelles données en Centre Corse</w:t>
+                <w:t xml:space="preserve">opération archéologique - prospection inventaire - A petra Frisgiata ( Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...749 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,245 +1898,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies des populations néolithiques de Corse Apport de l'étude typo-technologique du matériel en pierre polie et du macro-outillage du site de A Guaita (Morsiglia, Haute-Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Zamagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (2), pp.323-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconstitution expérimentale d’un habitat néolithique de la Corse: premiers résultats »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimentacion en arqueologia, Estudio y diffusion de pasado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 441-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2028,161 +2146,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2250,51 +2368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="616FAE90"/>
+    <w:nsid w:val="73E315A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2481,51 +2599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-2527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-2527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>