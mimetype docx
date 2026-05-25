--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -226,1514 +226,1514 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
+                <w:t xml:space="preserve">opération d'archéologie : sondage - Petra Frisgiata ( commune de Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">umr 6240 LISA - Université de Corse. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05106293v1</w:t>
+                <w:t xml:space="preserve">hal-05019447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures rupestres entre représentations et interprétations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562091v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">prospection -inventaire des sites à gravures rupestres d’A Petra Frisgiata</w:t>
+                <w:t xml:space="preserve">opération archéologique - Sondage - A Grotta - ( commune de Moltifao - Haute Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opération archéologique des sites gravés d’A Petra Frisgiata: études complémentaires et nouvelles données en Centre Corse</w:t>
+                <w:t xml:space="preserve">opération archéologique - prospection inventaire - A petra Frisgiata ( Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...97 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse Pasquale Paoli. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+                <w:t xml:space="preserve">hal-05477385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération d'archéologie : sondage - Petra Frisgiata ( commune de Cambia)</w:t>
+                <w:t xml:space="preserve">Archeostone 3D : visite virtuelle des sites autour d’A Petra Frisgiata (commune de Cambia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05019447v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées européennes de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrap; SRA de Corse; collectivité de Corse; drac de corse; ajaccio, Jun 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentile 1, 2 et 3, Des occupations du Néolithique, de l’âge du Bronze et de l’âge du Fer sur le Piale, Bonifacio, Corse-du-Sud (2A)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gravures rupestres entre représentations et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-05587475v1</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chasses, rituels et savoir-faire de la forêt"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6240 LISA, Nov 2025, corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération archéologique - Sondage - A Grotta - ( commune de Moltifao - Haute Corse)</w:t>
+                <w:t xml:space="preserve">prospection -inventaire des sites à gravures rupestres d’A Petra Frisgiata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05477382v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Régionales de l'Archéologie - Ajaccio - Palais des Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drac de Corse- Service Régionale de l'Archéologie - INRAP, Mar 2025, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opération archéologique - prospection inventaire - A petra Frisgiata ( Cambia)</w:t>
+                <w:t xml:space="preserve">L’opération archéologique des sites gravés d’A Petra Frisgiata: études complémentaires et nouvelles données en Centre Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du VIIIème Festival de la Civilisation Nuragique Levie (Corse), 25-26 Septembre 2024 Orroli (Sardaigne), 27-29 Septembre 2024 Rencontres internationales “La Corse et la Sardaigne préhistoriques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LEVIE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les haches polies de Haute -Corse: analyse, étude et circulation des matières premières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop La Préhistoire et la Protohistoire des îles de Méditerranée Occidentale : Matières premières, circulation, expérimentation et traditions techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477385v1</w:t>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1751,103 +1751,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -2160,103 +2160,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -2368,51 +2368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E315A6"/>
+    <w:nsid w:val="82A25D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2599,51 +2599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-2527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonia-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0902-2527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Isacco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bounoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Micaelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorenzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zamagni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01141795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mattei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>