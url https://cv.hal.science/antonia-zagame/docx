--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -275,403 +275,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les situations de « sympathie illusoire » : lorsque lecteur et personnage ne partagent pas le même savoir. Une analyse des Lettres de Mistriss Fanni Butlerd (1757) de Madame Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, PUR, p. 147-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification. &amp;quot;Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, PUR, p. 7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représenter la richesse dans La Nouvelle Héloïse de Rousseau : « les gens du bel air, […] voilà les acteurs de tous vos romans ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 43 (1), pp.147-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lumi.043.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Émilie Pézard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Est-ce que vous seriez assez bête pour vous apitoyer sur une mauvaise religieuse ? » : les blanchisseuses et la compassion impossible dans La Religieuse de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, PUR, p. 7-22</w:t>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la sympathie au siècle des Lumières : la contribution des Belles-Lettres à la réflexion éthique dans la Théorie des sentiments moraux d’Adam Smith (1759)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.567-584. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.054.0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dhs.054.0567⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03407729v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03996815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le double mouvement de la sympathie selon Adam Smith. De la sympathie des Lumières à l’empathie littéraire moderne »</w:t>
               </w:r>
@@ -2351,208 +2351,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pézard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coll. La Licorne, Presses Universitaires de Rennes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.12473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Denieul</w:t>
-[...55 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04446295v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04099209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrivain à la dérobée. L'auteur dans le roman à la première personne au XVIIIe siècle (1721-1782)</w:t>
               </w:r>
@@ -3038,217 +3038,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos [Alberto Manguel, écrivain lecteur]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonia Zagamé; Séverine Denieul; Pierre Loubier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alberto Manguel, écrivain lecteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula; Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fabula Colloques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.12477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« O rochers de Meillerie ! » Les lecteurs de Rousseau sur les pas des héros de &amp;lt;i&amp;gt;La Nouvelle Héloïse&amp;lt;/i&amp;gt; (1761) au bord du lac de Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la fiction. La littérature par ses appropriations au quotidien (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446047v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04741069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification à un personnage et la reconnaissance du Beau moral chez Rousseau</w:t>
               </w:r>
@@ -3853,165 +3853,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expérience romanesque et expérience scientifique au XVIIIe siècle : les limites d'une mise en concurrence. L'exemple de Madame Benoist et Guillard de Beaurieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres littéraires et l'ambition anthropologique au XVIIIe siècle : expériences et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Peeters, 2005, collection "La République des Lettres"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un roman au seuil du roman? L'amplification romanesque du topos du manuscrit recueilli au XVIIIe siècle. L'exemple de Mylord Stanley (1747) et Mirza-Nadir (1749) du chevalier de La Morlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préfaces romanesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Peeters, 2005, collection "La République des Lettres"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02543110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864239v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.043.0147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v3i1.4377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.178.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04446211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00756583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.043.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v3i1.4377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.178.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04446211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00756583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>