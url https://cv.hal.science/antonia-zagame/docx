--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -344,187 +344,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter la richesse dans La Nouvelle Héloïse de Rousseau : « les gens du bel air, […] voilà les acteurs de tous vos romans ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 43 (1), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.043.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification. &amp;quot;Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, PUR, p. 7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099220v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04864239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Est-ce que vous seriez assez bête pour vous apitoyer sur une mauvaise religieuse ? » : les blanchisseuses et la compassion impossible dans La Religieuse de Diderot</w:t>
               </w:r>
@@ -1974,165 +1974,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La littérature, comment la diriez-vous ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde organisée par la revue Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du roman réaliste à la série télévisée : la fresque sociale en miettes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les séries télévisées américaines contemporaines : entre la fiction, les faits et le réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407801v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03407827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pastiche à la série : suites et parodies du Mariage de Figaro</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur. Procédés et formes de l’identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coll. La Licorne, Presses Universitaires de Rennes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2750,246 +2750,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parole au lecteur : Diderot face à la vie de Sénèque dans l’Essai sur les règnes de Claude et de Néron (1778, 1782)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait du lecteur en redresseur de torts : le sentiment d’indignation dans les lectures de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accademia University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours indigné au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metamorfosi dei Lumi. Ricerche interdisciplinari tra Sette e Ottocento, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire et compassion, un débat des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Travail de la mémoire dans le récit à la première personne de la Renaissance aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, « La République des Lettres » (n°79), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446033v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05488803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursus théoriques et lecture sentimentale : le paradoxe de La Nouvelle Héloïse</w:t>
               </w:r>
@@ -3853,165 +3853,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un roman au seuil du roman? L'amplification romanesque du topos du manuscrit recueilli au XVIIIe siècle. L'exemple de Mylord Stanley (1747) et Mirza-Nadir (1749) du chevalier de La Morlière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zagamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préfaces romanesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Peeters, 2005, collection "La République des Lettres"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérience romanesque et expérience scientifique au XVIIIe siècle : les limites d'une mise en concurrence. L'exemple de Madame Benoist et Guillard de Beaurieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Zagamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les genres littéraires et l'ambition anthropologique au XVIIIe siècle : expériences et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Peeters, 2005, collection "La République des Lettres"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543110v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02543131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864239v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.043.0147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v3i1.4377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.178.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04446211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00756583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099215v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zagam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.043.0147" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0567" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mfds-ecfw.v3i1.4377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.178.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04446211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denieul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire12473.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12473" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document12477.php" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00756583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>