--- v0 (2026-03-10)
+++ v1 (2026-05-07)
@@ -1093,51 +1093,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'aptamères pour la détection de biomarqueurs de cancers ovariens dans les urines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonija Hanzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de Nîmes, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Nîmes Université, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023NIME0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>