--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANTONIN AZAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6797-5203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées : gestion des risques et performances des procédés de traitement au regard des nouvelles exigences réglementaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillaume-Ruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lombard Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachate treatment: Assessment of the systemic changes in the composition and biodegradability of leachates originating in an open co-composting facility in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103056. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.103332. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of Paraquat’s degradation: UV-C photolysis vs UV-C photocatalysis with TiO2/SiC foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric B.D. Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Christian M’bra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic hospital wastewater treatment by coupling submerged membrane bioreactor and electrochemical advanced oxidation process: Kinetic study and toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyashree Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting leachate: characterization, treatment, and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.323-349. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-018-9462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation as Treatment for Contaminated Wastewaters by Carbamazepine: Process Optimization Through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-017-3565-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration membrane bioreactor for removing pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a submerged membrane bioreactor in the treatment of synthetic effluent contaminated by Bisphenol-A: Mechanism of BPA removal and membrane fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahima Seyhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Buelna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.229 - 235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du projet Melting Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2024, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals in SMBR at varying HRT and dynamics and diversity of the bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Sustainable Energy and Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination à la source des résidus médicamenteux des eaux usées d'hôpitaux : une approche innovatrice de traitement des contaminants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès de l'Est du Canada de Recherche sur la Qualité de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Association on Water Quality, May 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation des concentrats de nanofiltration dans le cadre de la réutilisation des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Montpellier (UM), FRA, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015MONTS035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04885432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANTONIN AZAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6797-5203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées : gestion des risques et performances des procédés de traitement au regard des nouvelles exigences réglementaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillaume-Ruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lombard Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachate treatment: Assessment of the systemic changes in the composition and biodegradability of leachates originating in an open co-composting facility in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103056. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.103332. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of Paraquat’s degradation: UV-C photolysis vs UV-C photocatalysis with TiO2/SiC foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric B.D. Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Christian M’bra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting leachate: characterization, treatment, and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.323-349. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-018-9462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic hospital wastewater treatment by coupling submerged membrane bioreactor and electrochemical advanced oxidation process: Kinetic study and toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyashree Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation as Treatment for Contaminated Wastewaters by Carbamazepine: Process Optimization Through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-017-3565-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration membrane bioreactor for removing pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a submerged membrane bioreactor in the treatment of synthetic effluent contaminated by Bisphenol-A: Mechanism of BPA removal and membrane fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahima Seyhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Buelna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.229 - 235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals in SMBR at varying HRT and dynamics and diversity of the bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Sustainable Energy and Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination à la source des résidus médicamenteux des eaux usées d'hôpitaux : une approche innovatrice de traitement des contaminants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès de l'Est du Canada de Recherche sur la Qualité de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Association on Water Quality, May 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du projet Melting Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2024, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation des concentrats de nanofiltration dans le cadre de la réutilisation des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Montpellier (UM), FRA, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015MONTS035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04885432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D07DBD3B"/>
+    <w:nsid w:val="BA1FA545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-azais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6797-5203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lombard Latune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benkaraache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Tyagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B.D. Marien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Christian M&#8217;bra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.06.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9462-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guitaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3565-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZWDTC93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahima Seyhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Buelna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM413H1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tiwari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouarda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Tyagi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dub&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-azais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6797-5203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lombard Latune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benkaraache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Tyagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B.D. Marien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Christian M&#8217;bra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9462-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guitaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3565-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZWDTC93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahima Seyhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Buelna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM413H1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tiwari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouarda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Tyagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dub&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>