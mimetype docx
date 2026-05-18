--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANTONIN AZAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6797-5203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées : gestion des risques et performances des procédés de traitement au regard des nouvelles exigences réglementaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillaume-Ruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lombard Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachate treatment: Assessment of the systemic changes in the composition and biodegradability of leachates originating in an open co-composting facility in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103056. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.103332. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of Paraquat’s degradation: UV-C photolysis vs UV-C photocatalysis with TiO2/SiC foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric B.D. Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Christian M’bra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting leachate: characterization, treatment, and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.323-349. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-018-9462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic hospital wastewater treatment by coupling submerged membrane bioreactor and electrochemical advanced oxidation process: Kinetic study and toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyashree Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation as Treatment for Contaminated Wastewaters by Carbamazepine: Process Optimization Through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-017-3565-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration membrane bioreactor for removing pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a submerged membrane bioreactor in the treatment of synthetic effluent contaminated by Bisphenol-A: Mechanism of BPA removal and membrane fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahima Seyhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Buelna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.229 - 235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals in SMBR at varying HRT and dynamics and diversity of the bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Sustainable Energy and Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination à la source des résidus médicamenteux des eaux usées d'hôpitaux : une approche innovatrice de traitement des contaminants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès de l'Est du Canada de Recherche sur la Qualité de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Association on Water Quality, May 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du projet Melting Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2024, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation des concentrats de nanofiltration dans le cadre de la réutilisation des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Montpellier (UM), FRA, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015MONTS035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04885432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ANTONIN AZAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6797-5203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step Toward Recovering Metals from Domestic Wastewater: How to Optimize Sorption Efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Brossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237 (7), pp.425. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-026-09082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées traitées : gestion des risques et performances des procédés de traitement au regard des nouvelles exigences réglementaires françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillaume-Ruty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lombard Latune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading wastewater treatment plants to urban mines: Are metals worth it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.106738. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de récupération des métaux en station d’épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.85-100. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202109085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (5), pp.103332. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachate treatment: Assessment of the systemic changes in the composition and biodegradability of leachates originating in an open co-composting facility in Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103056. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a heterogeneous Fenton membrane reactor containing a Fe-ZSM5 catalyst for pharmaceuticals degradation: Membrane fouling control and long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.115920. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2019.115920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of Paraquat’s degradation: UV-C photolysis vs UV-C photocatalysis with TiO2/SiC foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric B.D. Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Christian M’bra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastewater reuse using a coupling between nanofiltration and ozonation: Techno-economic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting leachate: characterization, treatment, and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Benkaraache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeshwar Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.323-349. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-018-9462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic hospital wastewater treatment by coupling submerged membrane bioreactor and electrochemical advanced oxidation process: Kinetic study and toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagyashree Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.160-169. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of photocatalytic and separation processes as a contribution to mineralization of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.115-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Oxidation as Treatment for Contaminated Wastewaters by Carbamazepine: Process Optimization Through Response Surface Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Guitaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228 (10), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-017-3565-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation as a pretreatment process for nanofiltration brines: Monitoring of transformation products and toxicity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 338, pp.381 - 393. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volumetric reduction factor during ozonation of nanofiltration concentrates for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.497 - 506. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of solute-solute interactions and cake enhanced concentration polarization during removal of pharmaceuticals from urban wastewater by nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration for wastewater reuse: Counteractive effects of fouling and matrice on the rejection of pharmaceutical active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.313 - 327. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofiltration membrane bioreactor for removing pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Zaviska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grasmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a submerged membrane bioreactor in the treatment of synthetic effluent contaminated by Bisphenol-A: Mechanism of BPA removal and membrane fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahima Seyhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Buelna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.229 - 235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des potentiels de récupération des métaux depuis les eaux usées domestiques par adsorption-désorption ou échange ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station de récupération des ressources de l'eau (StaRRE) : future mine urbaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CODEGEPRA - SFGP Sud-Est 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse : influence of VFR on degradation rate of drugs active compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des schémas de dégradation par l'ozone de quatre polluants pharmaceutiques par couplage UPLC/HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Enjalbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du projet Melting Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2024, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Nadri-Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing inorganic elements in urban treated wastewater for sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference on Chemistry and the Environment (ICCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de métaux en sortie de STEU par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102 ième congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un réacteur Fenton hétérogène à membrane pour l’élimination de pharmaceutiques dans les eaux usées : Contrôle du colmatage et stabilité à long terme des membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yandi Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Causserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès international du GRUTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic consideration of coupling between nanofiltration and ozonation for wastewater reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of pharmaceuticals in SMBR at varying HRT and dynamics and diversity of the bacterial community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on Sustainable Energy and Environmental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination à la source des résidus médicamenteux des eaux usées d'hôpitaux : une approche innovatrice de traitement des contaminants émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Drogui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D Tyagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès de l'Est du Canada de Recherche sur la Qualité de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Association on Water Quality, May 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of nanofiltration concentrates by ozonation for wastewater reuse: optimization of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brosillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IOA World Congress & Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge graphs and Bayesian networks analyses to elucidate transformation products filiations during wastewater treatment: application to sulfamethoxazole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ouaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Badara Minta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation des concentrats de nanofiltration dans le cadre de la réutilisation des eaux usées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Montpellier (UM), FRA, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015MONTS035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04885432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA1FA545"/>
+    <w:nsid w:val="1856A1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-azais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6797-5203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lombard Latune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benkaraache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Tyagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B.D. Marien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Christian M&#8217;bra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9462-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guitaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3565-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZWDTC93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahima Seyhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Buelna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM413H1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tiwari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouarda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Tyagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906668v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dub&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-azais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6797-5203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brossat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-026-09082-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume-Ruty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lombard Latune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106738" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202109085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benkaraache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeshwar Tyagi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Lan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.115920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric B.D. Marien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Christian M&#8217;bra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.06.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Favier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brosillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-018-9462-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Plantard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.10.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guitaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3565-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.05.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.09.071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gassara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M15MHKJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grasmick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZWDTC93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahima Seyhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Buelna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM413H1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brosillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tiwari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouarda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D Tyagi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dub&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aza&#239;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04885432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>