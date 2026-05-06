--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1006,191 +1006,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6. Représentations de la nature chez Isao Takahata et Hayao Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjirō Muramatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bechler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours à de/la terre - Vue d'Europe et du Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Rhin &amp; Danube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-188, 2025, Europe - Japon, 978-2-488305-09-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kenzaburô Ôé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prix Nobel de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Aden, 2025, 9782848400259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345717v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05406996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ghosts of Aum Shinrikyō</w:t>
               </w:r>
@@ -3122,51 +3122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishida Hitoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzabur&#333; &#332;&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sut&#333;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;r&#333; Kara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Sugita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisatake Kat&#333;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishida Hitoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzabur&#333; &#332;&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sut&#333;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;r&#333; Kara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Sugita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisatake Kat&#333;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>