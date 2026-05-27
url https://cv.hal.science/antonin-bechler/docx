--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1170,165 +1170,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ghosts of Aum Shinrikyō</w:t>
+                <w:t xml:space="preserve">Les fantômes de la secte Aum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie-monde III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, 2024, 9782271151278</w:t>
+              <w:t xml:space="preserve">, 2024, 9782271151278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018289v1</w:t>
+                <w:t xml:space="preserve">hal-05018288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fantômes de la secte Aum</w:t>
+                <w:t xml:space="preserve">The Ghosts of Aum Shinrikyō</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie-monde III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9782271151278</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, 2024, 9782271151278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018288v1</w:t>
+                <w:t xml:space="preserve">hal-05018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les corps et les âmes : la science-fiction selon ŌÉ Kenzaburō</w:t>
               </w:r>
@@ -3122,51 +3122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishida Hitoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzabur&#333; &#332;&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sut&#333;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;r&#333; Kara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Sugita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisatake Kat&#333;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bechler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjir&#333; Muramatsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313m" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishida Hitoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzabur&#333; &#332;&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purhindanube.eu/e-boutique/retours-a-de-la-terre----vues-d-europe-et-du-japon/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.12605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sut&#333;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;r&#333; Kara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Sugita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisatake Kat&#333;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>