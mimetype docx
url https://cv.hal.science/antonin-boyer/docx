--- v0 (2026-03-19)
+++ v1 (2026-05-09)
@@ -1360,51 +1360,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épreuve écrite de sciences et technologie</w:t>
+                <w:t xml:space="preserve">Réussir l'épreuve écrite de sciences et technologie. Nouveau concours 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Boyer</w:t>
@@ -1417,95 +1417,104 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Ellipses. Ellipses, pp.429, 2021, Quillien, Philippe-Jean, 9782340058224</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.432, 2021, 978-2340048270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374391v1</w:t>
+                <w:t xml:space="preserve">hal-03414281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussir l'épreuve écrite de sciences et technologie. Nouveau concours 2022</w:t>
+                <w:t xml:space="preserve">L'épreuve écrite de sciences et technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Boyer</w:t>
@@ -1518,80 +1527,71 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. Ellipses, pp.429, 2021, Quillien, Philippe-Jean, 9782340058224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03414281v1</w:t>
+                <w:t xml:space="preserve">hal-03374391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2463,51 +2463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114356ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13606-reussir-lepreuve-ecrite-de-sciences-et-technologie-crpe-9782340048270.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01735770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114356ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mencacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13606-reussir-lepreuve-ecrite-de-sciences-et-technologie-crpe-9782340048270.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01735770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>