--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -222,329 +222,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment traiter les erreurs de cohérence - cohésion dans le discours oral en FLE ? Étude basée sur un corpus d'apprenants</w:t>
+                <w:t xml:space="preserve">Marqueurs discursifs et cohésion du discours. Les marqueurs DONC et ALORS dans les manuels de FLE et dans les corpus d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude Cohérence et Cohésion textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque International Contacts linguistiques, littéraires, culturels : Cent ans d'études du français à l'Université de Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovénie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479746v1</w:t>
+                <w:t xml:space="preserve">halshs-02479722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des marqueurs discursifs en classe de FLE : une démarche indissociable du français parlé et de l'étude des usages</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour l’enseignement des marqueurs discursifs en classe de FLE. Un outil indispensable pour les apprenants de niveau avancé et expérimenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International de l'enseignement du français parlé : CIEFP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">L’oral et l’écrit : de l’analyse aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479703v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour l’enseignement des marqueurs discursifs en classe de FLE. Un outil indispensable pour les apprenants de niveau avancé et expérimenté</w:t>
+                <w:t xml:space="preserve">L'enseignement des marqueurs discursifs en classe de FLE : une démarche indissociable du français parlé et de l'étude des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’oral et l’écrit : de l’analyse aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque International de l'enseignement du français parlé : CIEFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02476921v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs discursifs et cohésion du discours. Les marqueurs DONC et ALORS dans les manuels de FLE et dans les corpus d'apprenants</w:t>
+                <w:t xml:space="preserve">Comment traiter les erreurs de cohérence - cohésion dans le discours oral en FLE ? Étude basée sur un corpus d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freiderikos Valetopoulos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Lamprou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Contacts linguistiques, littéraires, culturels : Cent ans d'études du français à l'Université de Ljubljana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovénie</w:t>
+              <w:t xml:space="preserve">Journées d'Étude Cohérence et Cohésion textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479722v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence et Cohésion dans le discours oral continu des apprenants de Français Langue Étrangère</w:t>
               </w:r>
@@ -593,165 +593,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02479698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprenants de Français Langue Étrangère et leurs usages</w:t>
+                <w:t xml:space="preserve">Building a corpus of advanced learners of French as a Foreign Language: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (2018) : La Trangression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (ED 611 SLPCE), Jun 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Summer School of Bremen : Leaner Corpus Research – Theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419547v1</w:t>
+                <w:t xml:space="preserve">halshs-02480193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a corpus of advanced learners of French as a Foreign Language: why and how?</w:t>
+                <w:t xml:space="preserve">Les apprenants de Français Langue Étrangère et leurs usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School of Bremen : Leaner Corpus Research – Theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (2018) : La Trangression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (ED 611 SLPCE), Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02480193v1</w:t>
+                <w:t xml:space="preserve">hal-02419547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stades d'acquisition dans la cohésion des apprenants de FLE locuteurs de langues MoDiMEs. Approche sur corpus : quelles métadonnées explorer ?</w:t>
               </w:r>
@@ -925,165 +925,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel corpus pour l'évaluation des compétences des apprenants de niveaux intermédiaire et avancé en Français Langue Étrangère ? Le cas de la cohérence et de la cohésion</w:t>
+                <w:t xml:space="preserve">L'utilisation des particules énonciatives par les apprenants de FLE locuteurs de langue(s) MoDiME(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs Dylis 2017 : Diversité de la constitution des données : sur quoi travaille-t-on en Sciences du Langage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d'Études Langues Moins Diffusées et Moins Enseignées (MoDiMES) : langues enseignées, langues des apprenants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02480130v1</w:t>
+                <w:t xml:space="preserve">halshs-02480114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des particules énonciatives par les apprenants de FLE locuteurs de langue(s) MoDiME(s)</w:t>
+                <w:t xml:space="preserve">Quel corpus pour l'évaluation des compétences des apprenants de niveaux intermédiaire et avancé en Français Langue Étrangère ? Le cas de la cohérence et de la cohésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études Langues Moins Diffusées et Moins Enseignées (MoDiMES) : langues enseignées, langues des apprenants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nicosie, Chypre</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs Dylis 2017 : Diversité de la constitution des données : sur quoi travaille-t-on en Sciences du Langage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02480114v1</w:t>
+                <w:t xml:space="preserve">halshs-02480130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,51 +1618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03330185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Lamprou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Famy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03330185v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freiderikos Valetopoulos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Lamprou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Famy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>