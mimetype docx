--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonin Chambolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9465-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057581452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chambolle_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-3558-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of Generalized functions of Bounded Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 290 (9), pp.111391. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2026.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cahn--Hilliard--Willmore phase field model for non-oriented interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 392 (3), pp.4181-4219. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-025-03182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general compactness theorem in &amp;lt;i&amp;gt;G(S)BD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.233--249. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional approximation of measures in Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.101-145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082932v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Gradient Flow of Convex Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.5747-5781. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1527556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product of Gaussian Mixture Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (4), pp.504-528. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Movements for Anisotropic and Inhomogeneous Mean Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.1095--1129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2022-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion and estimates for the jumps of minimizers in variational denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Łasica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.1844-1878. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1627948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent plug-and-play with proximal denoiser and unconstrained regularization parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.616-638. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01195-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising systems, measures on the sphere, and zonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Braides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.299-319. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/tunis.2024.6.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates for finite differences approximations of the total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.692--736. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drac001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Primal Dual Hybrid Gradient Algorithm with Adaptive Step-Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.294-313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free discontinuity approach to optimal profiles in stokes flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (3), pp.593-645. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Configurations For Nonhomogeneous Linearly Elastic Materials With Surface Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIV (3), pp.1575-1610. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a Piggyback-style method for the differentiation of solutions of standard saddle-point problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.1003-1030. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1455887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and crystalline mean curvature flow of mean-convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.623-643. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202005_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Bregman primal-dual methods applied to optimal transport and Wasserstein Barycenter problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1369-1395. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1481865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISTA&amp;quot; in Banach spaces with adaptive discretisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tovey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (3), pp.845--892. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-022-00418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to line and surface energies in nematic liquid crystal colloids with external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (5), pp.129. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-024-02717-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583697v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallinity of the Homogenized Energy Density of Periodic Lattice Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.34--79. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1442073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326337v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KORN AND POINCARÉ-KORN INEQUALITIES FOR FUNCTIONS WITH SMALL JUMP SET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 383 (3-4), pp.1179--1216. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-021-02210-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISOTROPIC TUBULAR NEIGHBORHOODS OF SETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (3-4), pp.1257-1274. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00209-021-02715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULLINS-SEKERKA AS THE WASSERSTEIN FLOW OF THE PERIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.2943--2956. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/15401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturn ring effect in nematic liquid crystals with external field: effective energy and hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1403--1457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-021-01674-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field approximation for a class of cohesive fracture energies with an activation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.475-497. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2019-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Consistent Discretizations of the Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.778--813. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1377199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral decompositions by gradient flows of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Bungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.823-860. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2021.14.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong approximation in h-mass of rectifiable currents under homological constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.343--363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Rate of some Nonlocal Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Pagliari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (112016), 23pp. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2020.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing movements for forced anisotropic mean curvature flow of partitions with mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokhrukh Kholmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151 (4), pp.1135--1170. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2020.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactness and Lower-Semicontinuity in &amp;lt;i&amp;gt;GSBD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.701--719. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/jems/1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Variational Model for Learning Convolutional Image Atoms from Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.417-444. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00919-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENSION RESULT FOR GENERALISED SPECIAL FUNCTIONS OF BOUNDED DEFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.457--470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzeix-Raviart approximation of the total variation on simplicial meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6-7), pp.872--899. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMFORD -SHAH FUNCTIONALS ON GRAPHS AND THEIR ASYMPTOTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caroccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Slepčev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (8), pp.3846--3888. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ab81ee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inexact First-Order Primal-Dual Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.381--430. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-020-00186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2019) (43), pp.39. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DENSITY RESULT IN $GSBD^p$ WITH APPLICATIONS TO THE APPROXIMATION OF BRITTLE FRACTURE ENERGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232 (3), pp.1329--1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointwise Besov Space Smoothing of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregery Buzzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of functions with small jump sets and existence of strong minimizers of Griffith's energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Iurlano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (9), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for anisotropic and crystalline mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/jams/919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of strong solutions to the Dirichlet problem for the Griffith energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (136), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1571-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.43. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field approximation of the Steiner problem in dimension two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.157-179. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking strategies for accelerated descent methods with smooth composite objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1772--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total roto-translational variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (3), pp.611-666. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-019-01026-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a Brittle Fracture Energy with a Constraint of Non-Interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 228 (3), pp.867-889. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC PRIMAL-DUAL HYBRID GRADIENT ALGORITHM WITH ARBITRARY SAMPLING AND IMAGING APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richtarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.2783-2808. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1134834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED CRYSTALLINE EVOLUTIONS AS LIMITS OF FLOWS WITH SMOOTH ANISOTROPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on anisotropic fractional mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berardo Ruffini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.393-415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity for the optimal compliance problem with length penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lamboley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Stepanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248284v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Uniqueness for a Crystalline Mean Curvature Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.21668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Poon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ergodic convergence rates of a first-order primal-dual algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159 (1-2), pp.253-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to continuous optimization for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Numerica, 25, pp.161-319. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096249291600009X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincare inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1373 - 1399. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2016.65.5852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy release rate for non smooth cracks in planar elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Babadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.117-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remark on accelerated block coordinate descent for computing the proximity operators of a sum of convex functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29 - 54. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099182v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the iterates of &amp;quot;FISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 166 ( Issue 3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (3), pp.1263. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-015-0880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine properties of the subdifferential for a class of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\Gamma$-limit for singularly perturbed functionals of Perona-Malik type in arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-like minimizers and differentiability of the stable norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Geometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, relaxation and convexity for variational problems in Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic contact angle and liquid drops on rough solid surfaces via homogenization and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Desimone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Fedeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean curvature flow with obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (5), pp.667 - 681. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency result for a non monotone scheme for anisotropic mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gradient flow of a one-homogeneous functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03 (04), pp.617-635. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the effective Hamiltonian of dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-011-0430-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of interfacial energies and construction of plane-like minimizers in periodic media through a cell problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2009.4.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volume preserving crystalline mean curvature ﬂow of convex sets in R^N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.499-527. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation in brittle materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.309-349. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-007-0080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time discretization of the mean curvature flow with a discontinuous forcing term.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.283--300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-DELAY REGULARIZATION OF ANISOTROPIC DIFFUSION AND IMAGE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim Belahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.39, No.2., pp. 231-251. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 63 (1), p. 85-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Scale Space Methods in Computer Vision (2695), p. 297-312. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of minimizers in the variational approach to brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2023 (International Conference on Industrial and Applied Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.69-91, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2025 - 10th Scale-Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Diffusion of Gaussian Mixture Model Based Image Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision, SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Total Variation-Wasserstein Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Nielsen, F. Barbaresco, Aug 2023, Saint Malo, France. pp.610-619, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Discretization Schemes for the Second-Order Total Generalized Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Effland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision. SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italie, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.484-497, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed proximal gradient descent algorithm for convergent plug-and-play with proximal denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and feature selection using a primal-dual method and projection on structured constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6538-6545, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and qualitative properties of isoperimetric sets in periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'images floutées & bruitées par une variante originale de la variation totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jalalzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de champ de phase pour l'optimisation topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l1-unified variational framework for image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Computer Vision (ECCV 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00217251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Total Variation with Finite Differences or Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis: Geometric Partial Differential Equations II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, , pp.383--417, 2021, Handbook of Numerical Analysis: Geometric Partial Differential Equations II, ISSN 1570-8659. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction with curvature-dependent energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary discrete diffusion/redistancing schemes for the mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image = Cartoon+Texture: How Yves Meyer's &amp;quot;Oscillating patterns in image processing and in some nonlinear evolution equations&amp;quot; ended up in a computer vision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-to-continuous crystalline curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems: Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Roto-Translational Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincaré inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for planar anisotropic and crystalline curvature flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remark on the Anisotropic Outer Minkowski content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Local Mean Curvature Flow and its semi-implicit time-discrete approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stress-Intensity Factor for nonsmooth fractures in antiplane elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hö̈lder infinite Laplacian and Hö̈lder extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-order primal-dual algorithm for convex problems with applications to imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Total Variation for Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous limits of discrete perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Variations on Total Variation--Based Image Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Minimization and Graph Cuts for Moving Objects Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dibos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Approach to Minimal Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4704, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonin Chambolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9465-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057581452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chambolle_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-3558-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of Generalized functions of Bounded Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 290 (9), pp.111391. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2026.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cahn--Hilliard--Willmore phase field model for non-oriented interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 392 (3), pp.4181-4219. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-025-03182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general compactness theorem in &amp;lt;i&amp;gt;G(S)BD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.233--249. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional approximation of measures in Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.101-145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082932v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free discontinuity approach to optimal profiles in stokes flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.593-645. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Gradient Flow of Convex Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.5747-5781. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1527556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product of Gaussian Mixture Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (4), pp.504-528. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Movements for Anisotropic and Inhomogeneous Mean Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.1095--1129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2022-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion and estimates for the jumps of minimizers in variational denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Łasica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.1844-1878. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1627948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent plug-and-play with proximal denoiser and unconstrained regularization parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.616-638. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01195-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising systems, measures on the sphere, and zonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Braides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.299-319. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/tunis.2024.6.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates for finite differences approximations of the total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.692--736. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drac001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Primal Dual Hybrid Gradient Algorithm with Adaptive Step-Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.294-313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Configurations For Nonhomogeneous Linearly Elastic Materials With Surface Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIV (3), pp.1575-1610. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a Piggyback-style method for the differentiation of solutions of standard saddle-point problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.1003-1030. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1455887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and crystalline mean curvature flow of mean-convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.623-643. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202005_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Bregman primal-dual methods applied to optimal transport and Wasserstein Barycenter problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1369-1395. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1481865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISTA&amp;quot; in Banach spaces with adaptive discretisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tovey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (3), pp.845--892. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-022-00418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to line and surface energies in nematic liquid crystal colloids with external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (5), pp.129. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-024-02717-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583697v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallinity of the Homogenized Energy Density of Periodic Lattice Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.34--79. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1442073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326337v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KORN AND POINCARÉ-KORN INEQUALITIES FOR FUNCTIONS WITH SMALL JUMP SET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 383 (3-4), pp.1179--1216. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-021-02210-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturn ring effect in nematic liquid crystals with external field: effective energy and hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1403--1457. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-021-01674-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field approximation for a class of cohesive fracture energies with an activation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.475-497. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2019-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISOTROPIC TUBULAR NEIGHBORHOODS OF SETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (3-4), pp.1257-1274. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00209-021-02715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULLINS-SEKERKA AS THE WASSERSTEIN FLOW OF THE PERIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.2943--2956. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/15401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral decompositions by gradient flows of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Bungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.823-860. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2021.14.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Consistent Discretizations of the Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.778--813. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1377199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong approximation in h-mass of rectifiable currents under homological constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.343--363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Rate of some Nonlocal Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Pagliari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (112016), 23pp. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2020.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing movements for forced anisotropic mean curvature flow of partitions with mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokhrukh Kholmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151 (4), pp.1135--1170. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2020.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactness and Lower-Semicontinuity in &amp;lt;i&amp;gt;GSBD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.701--719. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/jems/1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Variational Model for Learning Convolutional Image Atoms from Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.417-444. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00919-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENSION RESULT FOR GENERALISED SPECIAL FUNCTIONS OF BOUNDED DEFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.457--470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzeix-Raviart approximation of the total variation on simplicial meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6-7), pp.872--899. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMFORD -SHAH FUNCTIONALS ON GRAPHS AND THEIR ASYMPTOTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caroccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Slepčev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (8), pp.3846--3888. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ab81ee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inexact First-Order Primal-Dual Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.381--430. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-020-00186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of functions with small jump sets and existence of strong minimizers of Griffith's energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Iurlano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (9), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for anisotropic and crystalline mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/jams/919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2019) (43), pp.39. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DENSITY RESULT IN $GSBD^p$ WITH APPLICATIONS TO THE APPROXIMATION OF BRITTLE FRACTURE ENERGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232 (3), pp.1329--1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointwise Besov Space Smoothing of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregery Buzzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of strong solutions to the Dirichlet problem for the Griffith energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (136), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1571-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.43. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field approximation of the Steiner problem in dimension two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.157-179. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking strategies for accelerated descent methods with smooth composite objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1772--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total roto-translational variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (3), pp.611-666. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-019-01026-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a Brittle Fracture Energy with a Constraint of Non-Interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 228 (3), pp.867-889. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC PRIMAL-DUAL HYBRID GRADIENT ALGORITHM WITH ARBITRARY SAMPLING AND IMAGING APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richtarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.2783-2808. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1134834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED CRYSTALLINE EVOLUTIONS AS LIMITS OF FLOWS WITH SMOOTH ANISOTROPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on anisotropic fractional mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berardo Ruffini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.393-415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity for the optimal compliance problem with length penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lamboley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Stepanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248284v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Uniqueness for a Crystalline Mean Curvature Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.21668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Poon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ergodic convergence rates of a first-order primal-dual algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159 (1-2), pp.253-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to continuous optimization for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Numerica, 25, pp.161-319. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096249291600009X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincare inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1373 - 1399. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2016.65.5852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remark on accelerated block coordinate descent for computing the proximity operators of a sum of convex functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29 - 54. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099182v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy release rate for non smooth cracks in planar elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Babadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.117-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the iterates of &amp;quot;FISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 166 ( Issue 3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (3), pp.1263. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-015-0880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine properties of the subdifferential for a class of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\Gamma$-limit for singularly perturbed functionals of Perona-Malik type in arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-like minimizers and differentiability of the stable norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Geometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, relaxation and convexity for variational problems in Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic contact angle and liquid drops on rough solid surfaces via homogenization and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Desimone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Fedeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean curvature flow with obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (5), pp.667 - 681. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency result for a non monotone scheme for anisotropic mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gradient flow of a one-homogeneous functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03 (04), pp.617-635. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the effective Hamiltonian of dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-011-0430-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of interfacial energies and construction of plane-like minimizers in periodic media through a cell problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2009.4.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volume preserving crystalline mean curvature ﬂow of convex sets in R^N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.499-527. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation in brittle materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.309-349. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-007-0080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time discretization of the mean curvature flow with a discontinuous forcing term.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.283--300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-DELAY REGULARIZATION OF ANISOTROPIC DIFFUSION AND IMAGE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim Belahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.39, No.2., pp. 231-251. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 63 (1), p. 85-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Scale Space Methods in Computer Vision (2695), p. 297-312. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of minimizers in the variational approach to brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2023 (International Conference on Industrial and Applied Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.69-91, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2025 - 10th Scale-Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Diffusion of Gaussian Mixture Model Based Image Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision, SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Total Variation-Wasserstein Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Nielsen, F. Barbaresco, Aug 2023, Saint Malo, France. pp.610-619, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Discretization Schemes for the Second-Order Total Generalized Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Effland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision. SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italie, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.484-497, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed proximal gradient descent algorithm for convergent plug-and-play with proximal denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and feature selection using a primal-dual method and projection on structured constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6538-6545, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and qualitative properties of isoperimetric sets in periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'images floutées & bruitées par une variante originale de la variation totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jalalzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de champ de phase pour l'optimisation topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l1-unified variational framework for image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Computer Vision (ECCV 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00217251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Total Variation with Finite Differences or Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis: Geometric Partial Differential Equations II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, , pp.383--417, 2021, Handbook of Numerical Analysis: Geometric Partial Differential Equations II, ISSN 1570-8659. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction with curvature-dependent energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary discrete diffusion/redistancing schemes for the mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image = Cartoon+Texture: How Yves Meyer's &amp;quot;Oscillating patterns in image processing and in some nonlinear evolution equations&amp;quot; ended up in a computer vision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-to-continuous crystalline curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems: Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Roto-Translational Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincaré inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for planar anisotropic and crystalline curvature flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remark on the Anisotropic Outer Minkowski content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Local Mean Curvature Flow and its semi-implicit time-discrete approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stress-Intensity Factor for nonsmooth fractures in antiplane elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hö̈lder infinite Laplacian and Hö̈lder extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-order primal-dual algorithm for convex problems with applications to imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Total Variation for Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous limits of discrete perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Variations on Total Variation--Based Image Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Minimization and Graph Cuts for Moving Objects Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dibos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Approach to Minimal Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4704, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CED8EFB"/>
+    <w:nsid w:val="77C10D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9465-4659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057581452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chambolle_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3558-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946846v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Crismale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2026.111391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140177v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari-Fouquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03182-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082932v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kobler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01180-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894146v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Gennaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Morini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323807v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;asica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1627948" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539136v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caillaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927644v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Ehrhardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01174-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920819v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacomini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nahon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667936v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202006_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516542v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bogensperger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455887" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525796v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202005_009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Contreras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481865" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tovey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00418-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583697v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stantejsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02717-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326337v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Kreutz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1442073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775095v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cagnetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scardia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02210-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lussardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Villa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02715-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306665v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Laux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571060v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01674-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2019-0018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982082v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1377199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alberto Davide Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164431v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pagliari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.112016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokhrukh Kholmatov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.53" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00919-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perugini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787012v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00939-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caroccia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Slep&#269;ev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab81ee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rasch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00186-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622540v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregery Buzzard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Levine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lucier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0821-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610691v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Iurlano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.02.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463880v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ponsiglione" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1571-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A.D. Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359483v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831614v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01026-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584963v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1207-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569426v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richtarik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo Ruffini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248284v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lamboley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemenant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Stepanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151629v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096249291600009X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2016.65.5852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099182v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060130v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0880-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746958v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694872v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627083v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cacace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Fedeli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643453v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/272" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627812v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Orlandi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0430-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouroude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440091v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0080-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim Belahmidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279405v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Arthaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_61" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Effland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749580v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jalalzai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959358v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500307v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681922v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lisini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634460v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488915v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindgren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ranchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dibos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9465-4659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057581452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chambolle_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3558-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946846v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Crismale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2026.111391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140177v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari-Fouquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03182-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082932v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920819v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacomini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nahon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805962v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kobler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01180-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894146v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Gennaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Morini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323807v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;asica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1627948" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539136v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927644v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Ehrhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Tang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01174-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667936v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202006_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516542v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bogensperger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455887" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525796v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202005_009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Contreras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481865" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tovey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00418-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583697v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stantejsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02717-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326337v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Kreutz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1442073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775095v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cagnetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scardia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02210-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571060v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01674-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2019-0018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lussardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Villa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02715-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306665v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Laux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982082v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1377199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alberto Davide Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164431v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pagliari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.112016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokhrukh Kholmatov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.53" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00919-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perugini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787012v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00939-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caroccia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Slep&#269;ev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab81ee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rasch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00186-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610691v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Iurlano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463880v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ponsiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/919" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622540v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregery Buzzard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Levine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lucier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0821-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1571-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A.D. Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359483v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831614v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01026-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584963v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1207-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569426v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richtarik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo Ruffini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248284v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lamboley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemenant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Stepanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151629v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096249291600009X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2016.65.5852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099182v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060130v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0880-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746958v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694872v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627083v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cacace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Fedeli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643453v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/272" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627812v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Orlandi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0430-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouroude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440091v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0080-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim Belahmidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279405v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Arthaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_61" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Effland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749580v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jalalzai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959358v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500307v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681922v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lisini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634460v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488915v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindgren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ranchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dibos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>