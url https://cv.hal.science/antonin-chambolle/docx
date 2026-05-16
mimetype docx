--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonin Chambolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9465-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057581452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chambolle_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-3558-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of Generalized functions of Bounded Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 290 (9), pp.111391. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2026.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cahn--Hilliard--Willmore phase field model for non-oriented interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 392 (3), pp.4181-4219. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-025-03182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general compactness theorem in &amp;lt;i&amp;gt;G(S)BD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.233--249. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional approximation of measures in Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.101-145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082932v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free discontinuity approach to optimal profiles in stokes flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.593-645. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Gradient Flow of Convex Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.5747-5781. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1527556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product of Gaussian Mixture Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (4), pp.504-528. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Movements for Anisotropic and Inhomogeneous Mean Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.1095--1129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2022-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion and estimates for the jumps of minimizers in variational denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Łasica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.1844-1878. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1627948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent plug-and-play with proximal denoiser and unconstrained regularization parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.616-638. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01195-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising systems, measures on the sphere, and zonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Braides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.299-319. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/tunis.2024.6.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates for finite differences approximations of the total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.692--736. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drac001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Primal Dual Hybrid Gradient Algorithm with Adaptive Step-Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.294-313. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Configurations For Nonhomogeneous Linearly Elastic Materials With Surface Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIV (3), pp.1575-1610. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a Piggyback-style method for the differentiation of solutions of standard saddle-point problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.1003-1030. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1455887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and crystalline mean curvature flow of mean-convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.623-643. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202005_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Bregman primal-dual methods applied to optimal transport and Wasserstein Barycenter problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1369-1395. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1481865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISTA&amp;quot; in Banach spaces with adaptive discretisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tovey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (3), pp.845--892. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-022-00418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to line and surface energies in nematic liquid crystal colloids with external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (5), pp.129. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-024-02717-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583697v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallinity of the Homogenized Energy Density of Periodic Lattice Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.34--79. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1442073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326337v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KORN AND POINCARÉ-KORN INEQUALITIES FOR FUNCTIONS WITH SMALL JUMP SET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 383 (3-4), pp.1179--1216. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-021-02210-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturn ring effect in nematic liquid crystals with external field: effective energy and hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1403--1457. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-021-01674-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field approximation for a class of cohesive fracture energies with an activation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.475-497. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2019-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISOTROPIC TUBULAR NEIGHBORHOODS OF SETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (3-4), pp.1257-1274. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00209-021-02715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULLINS-SEKERKA AS THE WASSERSTEIN FLOW OF THE PERIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.2943--2956. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/15401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral decompositions by gradient flows of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Bungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.823-860. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2021.14.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Consistent Discretizations of the Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.778--813. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1377199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong approximation in h-mass of rectifiable currents under homological constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.343--363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Rate of some Nonlocal Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Pagliari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (112016), 23pp. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2020.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing movements for forced anisotropic mean curvature flow of partitions with mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokhrukh Kholmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151 (4), pp.1135--1170. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2020.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactness and Lower-Semicontinuity in &amp;lt;i&amp;gt;GSBD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.701--719. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/jems/1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Variational Model for Learning Convolutional Image Atoms from Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.417-444. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00919-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENSION RESULT FOR GENERALISED SPECIAL FUNCTIONS OF BOUNDED DEFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.457--470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzeix-Raviart approximation of the total variation on simplicial meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6-7), pp.872--899. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMFORD -SHAH FUNCTIONALS ON GRAPHS AND THEIR ASYMPTOTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caroccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Slepčev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (8), pp.3846--3888. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ab81ee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inexact First-Order Primal-Dual Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.381--430. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-020-00186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of functions with small jump sets and existence of strong minimizers of Griffith's energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Iurlano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (9), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for anisotropic and crystalline mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/jams/919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2019) (43), pp.39. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DENSITY RESULT IN $GSBD^p$ WITH APPLICATIONS TO THE APPROXIMATION OF BRITTLE FRACTURE ENERGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232 (3), pp.1329--1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointwise Besov Space Smoothing of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregery Buzzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of strong solutions to the Dirichlet problem for the Griffith energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (136), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1571-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.43. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field approximation of the Steiner problem in dimension two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.157-179. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking strategies for accelerated descent methods with smooth composite objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1772--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total roto-translational variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (3), pp.611-666. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-019-01026-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a Brittle Fracture Energy with a Constraint of Non-Interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 228 (3), pp.867-889. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC PRIMAL-DUAL HYBRID GRADIENT ALGORITHM WITH ARBITRARY SAMPLING AND IMAGING APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richtarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.2783-2808. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1134834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED CRYSTALLINE EVOLUTIONS AS LIMITS OF FLOWS WITH SMOOTH ANISOTROPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on anisotropic fractional mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berardo Ruffini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.393-415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity for the optimal compliance problem with length penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lamboley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Stepanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248284v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Uniqueness for a Crystalline Mean Curvature Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.21668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Poon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ergodic convergence rates of a first-order primal-dual algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159 (1-2), pp.253-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to continuous optimization for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Numerica, 25, pp.161-319. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096249291600009X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincare inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1373 - 1399. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2016.65.5852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remark on accelerated block coordinate descent for computing the proximity operators of a sum of convex functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29 - 54. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099182v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy release rate for non smooth cracks in planar elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Babadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.117-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the iterates of &amp;quot;FISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 166 ( Issue 3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (3), pp.1263. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-015-0880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine properties of the subdifferential for a class of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\Gamma$-limit for singularly perturbed functionals of Perona-Malik type in arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-like minimizers and differentiability of the stable norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Geometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, relaxation and convexity for variational problems in Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic contact angle and liquid drops on rough solid surfaces via homogenization and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Desimone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Fedeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean curvature flow with obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (5), pp.667 - 681. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency result for a non monotone scheme for anisotropic mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gradient flow of a one-homogeneous functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03 (04), pp.617-635. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the effective Hamiltonian of dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-011-0430-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of interfacial energies and construction of plane-like minimizers in periodic media through a cell problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2009.4.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volume preserving crystalline mean curvature ﬂow of convex sets in R^N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.499-527. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation in brittle materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.309-349. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-007-0080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time discretization of the mean curvature flow with a discontinuous forcing term.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.283--300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-DELAY REGULARIZATION OF ANISOTROPIC DIFFUSION AND IMAGE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim Belahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.39, No.2., pp. 231-251. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 63 (1), p. 85-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Scale Space Methods in Computer Vision (2695), p. 297-312. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of minimizers in the variational approach to brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2023 (International Conference on Industrial and Applied Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.69-91, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2025 - 10th Scale-Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Diffusion of Gaussian Mixture Model Based Image Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision, SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Total Variation-Wasserstein Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Nielsen, F. Barbaresco, Aug 2023, Saint Malo, France. pp.610-619, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Discretization Schemes for the Second-Order Total Generalized Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Effland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision. SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italie, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.484-497, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed proximal gradient descent algorithm for convergent plug-and-play with proximal denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and feature selection using a primal-dual method and projection on structured constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6538-6545, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and qualitative properties of isoperimetric sets in periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'images floutées & bruitées par une variante originale de la variation totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jalalzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de champ de phase pour l'optimisation topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l1-unified variational framework for image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Computer Vision (ECCV 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00217251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Total Variation with Finite Differences or Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis: Geometric Partial Differential Equations II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, , pp.383--417, 2021, Handbook of Numerical Analysis: Geometric Partial Differential Equations II, ISSN 1570-8659. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction with curvature-dependent energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary discrete diffusion/redistancing schemes for the mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image = Cartoon+Texture: How Yves Meyer's &amp;quot;Oscillating patterns in image processing and in some nonlinear evolution equations&amp;quot; ended up in a computer vision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-to-continuous crystalline curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems: Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Roto-Translational Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincaré inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for planar anisotropic and crystalline curvature flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remark on the Anisotropic Outer Minkowski content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Local Mean Curvature Flow and its semi-implicit time-discrete approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stress-Intensity Factor for nonsmooth fractures in antiplane elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hö̈lder infinite Laplacian and Hö̈lder extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-order primal-dual algorithm for convex problems with applications to imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Total Variation for Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous limits of discrete perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Variations on Total Variation--Based Image Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Minimization and Graph Cuts for Moving Objects Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dibos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Approach to Minimal Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4704, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonin Chambolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antonin-chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9465-4659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057581452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chambolle_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-3558-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cahn--Hilliard--Willmore phase field model for non-oriented interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of Generalized functions of Bounded Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 290 (9), pp.111391. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2026.111391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general compactness theorem in &amp;lt;i&amp;gt;G(S)BD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.233--249. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 392 (3), pp.4181-4219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-025-03182-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140177v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional approximation of measures in Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.101-145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/jep.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082932v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free discontinuity approach to optimal profiles in stokes flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.593-645. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/aihpc/111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion and estimates for the jumps of minimizers in variational denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Łasica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.1844-1878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1627948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Movements for Anisotropic and Inhomogeneous Mean Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (4), pp.1095--1129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2022-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894146v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Gradient Flow of Convex Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (5), pp.5747-5781. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1527556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product of Gaussian Mixture Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (4), pp.504-528. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising systems, measures on the sphere, and zonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Braides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisian Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), pp.299-319. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/tunis.2024.6.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent plug-and-play with proximal denoiser and unconstrained regularization parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.616-638. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01195-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Configurations For Nonhomogeneous Linearly Elastic Materials With Surface Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXIV (3), pp.1575-1610. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202006_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimates for finite differences approximations of the total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.692--736. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drac001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Primal Dual Hybrid Gradient Algorithm with Adaptive Step-Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqi Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.294-313. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01174-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KORN AND POINCARÉ-KORN INEQUALITIES FOR FUNCTIONS WITH SMALL JUMP SET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Annalen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 383 (3-4), pp.1179--1216. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00208-021-02210-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic and crystalline mean curvature flow of mean-convex sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.623-643. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2422/2036-2145.202005_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Bregman primal-dual methods applied to optimal transport and Wasserstein Barycenter problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1369-1395. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1481865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FISTA&amp;quot; in Banach spaces with adaptive discretisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tovey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (3), pp.845--892. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-022-00418-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a Piggyback-style method for the differentiation of solutions of standard saddle-point problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.1003-1030. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1455887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence to line and surface energies in nematic liquid crystal colloids with external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (5), pp.129. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-024-02717-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583697v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallinity of the Homogenized Energy Density of Periodic Lattice Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.34--79. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1442073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326337v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANISOTROPIC TUBULAR NEIGHBORHOODS OF SETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299 (3-4), pp.1257-1274. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00209-021-02715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULLINS-SEKERKA AS THE WASSERSTEIN FLOW OF THE PERIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.2943--2956. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/proc/15401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saturn ring effect in nematic liquid crystals with external field: effective energy and hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Stantejsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 241, pp.1403--1457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-021-01674-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field approximation for a class of cohesive fracture energies with an activation threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.475-497. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2019-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Consistent Discretizations of the Total Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.778--813. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1377199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral decompositions by gradient flows of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Bungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.823-860. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/apde.2021.14.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong approximation in h-mass of rectifiable currents under homological constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), pp.343--363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2018-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inexact First-Order Primal-Dual Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Rasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76, pp.381--430. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-020-00186-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactness and Lower-Semicontinuity in &amp;lt;i&amp;gt;GSBD&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.701--719. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/jems/1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing movements for forced anisotropic mean curvature flow of partitions with mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokhrukh Kholmatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151 (4), pp.1135--1170. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/prm.2020.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Rate of some Nonlocal Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Pagliari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200 (112016), 23pp. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2020.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Variational Model for Learning Convolutional Image Atoms from Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.417-444. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00919-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENSION RESULT FOR GENERALISED SPECIAL FUNCTIONS OF BOUNDED DEFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Scardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convex Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.457--470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzeix-Raviart approximation of the total variation on simplicial meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (6-7), pp.872--899. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00939-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787012v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUMFORD -SHAH FUNCTIONALS ON GRAPHS AND THEIR ASYMPTOTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caroccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Slepčev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (8), pp.3846--3888. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/ab81ee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total roto-translational variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142 (3), pp.611-666. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-019-01026-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of strong solutions to the Dirichlet problem for the Griffith energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (136), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00526-019-1571-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DENSITY RESULT IN $GSBD^p$ WITH APPLICATIONS TO THE APPROXIMATION OF BRITTLE FRACTURE ENERGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Crismale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 232 (3), pp.1329--1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointwise Besov Space Smoothing of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregery Buzzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0821-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of functions with small jump sets and existence of strong minimizers of Griffith's energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviana Iurlano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (9), pp.119--139. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for anisotropic and crystalline mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/jams/919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2019) (43), pp.39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622540v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Representer Theorems and Convex Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1260-1281. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1200750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823135v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking strategies for accelerated descent methods with smooth composite objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Calatroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.1772--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field approximation of the Steiner problem in dimension two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alberto Davide Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.157-179. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/acv-2016-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approximation of size-mass energies for k-dimensional currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca A.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.43. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2018027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED CRYSTALLINE EVOLUTIONS AS LIMITS OF FLOWS WITH SMOOTH ANISOTROPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis &amp; PDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC PRIMAL-DUAL HYBRID GRADIENT ALGORITHM WITH ARBITRARY SAMPLING AND IMAGING APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias J Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Richtarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.2783-2808. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1134834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of a Brittle Fracture Energy with a Constraint of Non-Interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 228 (3), pp.867-889. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-017-1207-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Alternating Descent Methods for Dykstra-like problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.481-497. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0724-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on anisotropic fractional mean curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berardo Ruffini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.393-415. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity for the optimal compliance problem with length penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lamboley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Stepanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248284v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincare inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University Mathematics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1373 - 1399. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1512/iumj.2016.65.5852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Uniqueness for a Crystalline Mean Curvature Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpa.21668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Poon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ergodic convergence rates of a first-order primal-dual algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 159 (1-2), pp.253-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to continuous optimization for imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Numerica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Acta Numerica, 25, pp.161-319. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S096249291600009X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine properties of the subdifferential for a class of one-homogeneous functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Calculus of Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Curvature Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (3), pp.1263. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-015-0880-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remark on accelerated block coordinate descent for computing the proximity operators of a sum of convex functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29 - 54. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099182v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy release rate for non smooth cracks in planar elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Babadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.117-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the iterates of &amp;quot;FISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 166 ( Issue 3), pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060130v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\Gamma$-limit for singularly perturbed functionals of Perona-Malik type in arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-like minimizers and differentiability of the stable norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Geometric Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation, relaxation and convexity for variational problems in Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic contact angle and liquid drops on rough solid surfaces via homogenization and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Desimone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Fedeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.837-858. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2012048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gradient flow of a one-homogeneous functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela Briani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giandomenico Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluentes Mathematici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 03 (04), pp.617-635. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793744211000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean curvature flow with obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (5), pp.667 - 681. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency result for a non monotone scheme for anisotropic mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/IFB/272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the effective Hamiltonian of dislocation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cacace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-011-0430-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles A. Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of interfacial energies and construction of plane-like minimizers in periodic media through a cell problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thouroude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2009.4.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volume preserving crystalline mean curvature ﬂow of convex sets in R^N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bellettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.499-527. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2009.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation in brittle materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 188 (2), pp.309-349. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-007-0080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit time discretization of the mean curvature flow with a discontinuous forcing term.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.283--300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME-DELAY REGULARIZATION OF ANISOTROPIC DIFFUSION AND IMAGE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounim Belahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.39, No.2., pp. 231-251. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), p. 71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 63 (1), p. 85-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Scale Space Methods in Computer Vision (2695), p. 297-312. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of minimizers in the variational approach to brittle fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2023 (International Conference on Industrial and Applied Mathematics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.69-91, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2025 - 10th Scale-Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Totnes, Devon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Discretization Schemes for the Second-Order Total Generalized Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Bogensperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Effland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision. SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italie, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.484-497, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Total Variation-Wasserstein Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information. GSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Nielsen, F. Barbaresco, Aug 2023, Saint Malo, France. pp.610-619, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-38271-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Diffusion of Gaussian Mixture Model Based Image Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Scale Space and Variational Methods in Computer Vision, SSVM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed proximal gradient descent algorithm for convergent plug-and-play with proximal denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Santa Margherita di Pula, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and feature selection using a primal-dual method and projection on structured constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.6538-6545, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion Detection in Dense Stereo Estimation with Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP'17, IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and qualitative properties of isoperimetric sets in periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration d'images floutées & bruitées par une variante originale de la variation totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Jalalzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de champ de phase pour l'optimisation topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l1-unified variational framework for image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Computer Vision (ECCV 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00217251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the Total Variation with Finite Differences or Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis: Geometric Partial Differential Equations II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, , pp.383--417, 2021, Handbook of Numerical Analysis: Geometric Partial Differential Equations II, ISSN 1570-8659. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational method for curve extraction with curvature-dependent energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary discrete diffusion/redistancing schemes for the mean curvature flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image = Cartoon+Texture: How Yves Meyer's &amp;quot;Oscillating patterns in image processing and in some nonlinear evolution equations&amp;quot; ended up in a computer vision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-to-continuous crystalline curvature flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele de Gennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of optimal shapes and convergence of thresholding algorithms in linear and spectral optimal control problems: Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Mazari-Fouquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caillau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Roto-Translational Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korn-Poincaré inequalities for functions with a small jump set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness for planar anisotropic and crystalline curvature flow.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Local Mean Curvature Flow and its semi-implicit time-discrete approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Ponsiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remark on the Anisotropic Outer Minkowski content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681922v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stress-Intensity Factor for nonsmooth fractures in antiplane elasticity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hö̈lder infinite Laplacian and Hö̈lder extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Monneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-order primal-dual algorithm for convex problems with applications to imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous limits of discrete perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lussardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to Total Variation for Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Novaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Variations on Total Variation--Based Image Smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variation Minimization and Graph Cuts for Moving Objects Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dibos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Convex Approach to Minimal Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual norms and image decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4704, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId314"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77C10D00"/>
+    <w:nsid w:val="6333EBD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9465-4659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057581452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chambolle_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3558-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946846v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Crismale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2026.111391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140177v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari-Fouquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03182-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082932v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920819v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacomini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nahon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805962v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kobler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01180-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894146v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Gennaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Morini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323807v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;asica" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1627948" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.299" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539136v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927644v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Ehrhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Tang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01174-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667936v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202006_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516542v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bogensperger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455887" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525796v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202005_009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Contreras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481865" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tovey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00418-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583697v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stantejsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02717-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326337v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Kreutz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1442073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775095v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cagnetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scardia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02210-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571060v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01674-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2019-0018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lussardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Villa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02715-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306665v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Laux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982082v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1377199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alberto Davide Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164431v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pagliari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.112016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokhrukh Kholmatov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.53" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00919-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perugini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787012v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00939-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caroccia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Slep&#269;ev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab81ee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rasch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00186-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610691v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Iurlano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.02.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463880v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ponsiglione" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/919" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622540v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregery Buzzard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Levine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lucier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0821-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1571-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A.D. Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359483v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831614v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01026-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584963v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1207-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569426v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richtarik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134834" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo Ruffini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248284v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lamboley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemenant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Stepanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151629v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096249291600009X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2016.65.5852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099182v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060130v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0880-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746958v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694872v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627083v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cacace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Fedeli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643453v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748056v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/272" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627812v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Orlandi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000461" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0430-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouroude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440091v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0080-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim Belahmidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279405v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Arthaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_61" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Effland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749580v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jalalzai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959358v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500307v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681922v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lisini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634460v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488915v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindgren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ranchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dibos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-chambolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9465-4659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057581452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chambolle_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-3558-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946846v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Crismale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2026.111391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140177v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari-Fouquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-025-03182-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082932v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03920819v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacomini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nahon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/aihpc/111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323807v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;asica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1627948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894146v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Gennaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Morini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2022-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805962v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Novaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1527556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kobler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01180-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Braides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/tunis.2024.6.299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hurault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01195-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02667936v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202006_002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539136v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927644v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delplancke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Ehrhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01174-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02775095v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cagnetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02210-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525796v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202005_009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Contreras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481865" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tovey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00418-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516542v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bogensperger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455887" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583697v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Stantejsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02717-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326337v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Kreutz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1442073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lussardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Villa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-021-02715-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306665v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Laux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/15401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571060v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-021-01674-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2019-0018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982082v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1377199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Bungert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Burger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.823" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alberto Davide Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Merlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2018-0079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rasch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00186-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bellettini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokhrukh Kholmatov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2020.53" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164431v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pagliari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.112016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00919-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perugini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787012v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00939-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caroccia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Slep&#269;ev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab81ee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831614v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01026-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1571-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregery Buzzard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Levine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lucier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0821-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610691v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Iurlano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463880v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ponsiglione" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jams/919" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622540v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823135v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann de Castro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1200750" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359483v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2016-0034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A.D. Ferrari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Merlet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569426v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Richtarik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1134834" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584963v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1207-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0724-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo Ruffini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/387" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248284v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lamboley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemenant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Stepanov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2016.65.5852" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.21668" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151629v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096249291600009X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746958v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0880-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099182v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060130v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694872v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627083v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cacace" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Desimone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Fedeli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627812v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela Briani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Orlandi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000461" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643453v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748056v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/272" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0430-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thouroude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440091v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.05.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381652v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-007-0080-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim Belahmidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2005010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279405v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Arthaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Effland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_37" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38271-0_61" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01700678v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296741" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749580v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Jalalzai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959358v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2020.10.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500307v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593823v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091710v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681922v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lisini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634460v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488915v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lindgren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437581v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cremers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092007v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ranchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dibos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>